--- v2 (2026-03-09)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>10.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс поможет сформировать умения по использованию лингвистических средств решения задач психологического воздействия на аудитории; умение убедить с помощью письменного или устного текста в необходимости объекта продвижения, побудить к действию, сформировав впечатление о преимуществах этого объекта — то, что необходимо сегодня профессионалам в самых различных сферах деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18702-1</t>
   </si>
   <si>
     <t>17.06.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Трищенко Д. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Данный курс поможет будущим специалистам по рекламе понять сущность рекламы как средства психологического воздействия на целевые аудитории, научиться использованию психологических приемов при разработке рекламных обращений, овладеть основами тестирования рекламных обращений, основами общения с потенциальными рекламодателями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-19008-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.05.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Данный курс поможет будущим специалистам по рекламе понять сущность рекламы как средства психологического воздействия на целевые аудитории, научиться использованию психологических приемов при разработке рекламных обращений, овладеть основами тестирования рекламных обращений, основами общения с потенциальными рекламодателями. Содержание курса направлено на формирование профессиональных компетенций ПК 3.2. Разрабатывать рекламные кампании бренда в сети Интернет. ПК 4.1. Разрабатывать творческие рекламные решения для достижения целей креативной стратегии рекламной/коммуникационной кампании. ПК 4.2. Разрабатывать творческие рекламные решения в целях тактического планирования рекламной коммуникационной кампании. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-18963-6</t>
   </si>