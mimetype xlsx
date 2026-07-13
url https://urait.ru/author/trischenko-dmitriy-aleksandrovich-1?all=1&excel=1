--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>13.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,81 +202,81 @@
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Данный курс поможет будущим специалистам по рекламе понять сущность рекламы как средства психологического воздействия на целевые аудитории, научиться использованию психологических приемов при разработке рекламных обращений, овладеть основами тестирования рекламных обращений, основами общения с потенциальными рекламодателями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-19008-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.05.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Данный курс поможет будущим специалистам по рекламе понять сущность рекламы как средства психологического воздействия на целевые аудитории, научиться использованию психологических приемов при разработке рекламных обращений, овладеть основами тестирования рекламных обращений, основами общения с потенциальными рекламодателями. Содержание курса направлено на формирование профессиональных компетенций ПК 3.2. Разрабатывать рекламные кампании бренда в сети Интернет. ПК 4.1. Разрабатывать творческие рекламные решения для достижения целей креативной стратегии рекламной/коммуникационной кампании. ПК 4.2. Разрабатывать творческие рекламные решения в целях тактического планирования рекламной коммуникационной кампании. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
+    <t>Данный курс поможет будущим специалистам по рекламе понять сущность рекламы как средства психологического воздействия на целевые аудитории, научиться использованию психологических приемов при разработке рекламных обращений, овладеть основами тестирования рекламных обращений, основами общения с потенциальными рекламодателями.</t>
   </si>
   <si>
     <t>978-5-534-18963-6</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
   <si>
     <t>25.06.2019</t>
   </si>
   <si>
     <t>ТЕХНИКА И ТЕХНОЛОГИИ РЕКЛАМНОГО ВИДЕО. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс по дисциплине «Техника и технологии рекламного видео» поможет студентам научиться разрабатывать сценарии рекламного видео, осуществлять видеосъемку, запись звука и монтаж рекламного видеопродукта, а также овладеть основами производства некоторых разновидностей анимационного видео. Содержание курса направлено на формирование общепрофессиональных компетенций ОПК-1, ОПК-6, предусмотренных Федеральными государственными образовательными стандартами поколения «3++», а также профессиональных компетенций (ПК), связанных с разработкой и производством рекламного видео. Соответствует актуальным требования Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлениям «Телевидение», «Журналистика», «Медиакоммуникации», «Реклама и связи с общественностью», аспирантов, преподавателей и всех интересующихся.</t>
+    <t>Учебник и практикум по дисциплине «Техника и технологии рекламного видео» поможет студентам научиться разрабатывать сценарии рекламного видео, осуществлять видеосъемку, запись звука и монтаж рекламного видеопродукта, а также овладеть основами производства некоторых разновидностей анимационного видео. Содержание книги направлено на формирование общепрофессиональных компетенций ОПК-1, ОПК-6, предусмотренных Федеральными государственными образовательными стандартами поколения «3++», а также профессиональных компетенций (ПК), связанных с разработкой и производством рекламного видео. Соответствует актуальным требования Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлениям «Телевидение», «Журналистика», «Медиакоммуникации», «Реклама и связи с общественностью», аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11564-2</t>
   </si>
   <si>
     <t>76.032я73</t>
   </si>
   <si>
     <t>24.09.2019</t>
   </si>
   <si>
     <t>ТЕХНИКА И ТЕХНОЛОГИИ РЕКЛАМНОГО ВИДЕО. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Курс поможет студентам научиться разрабатывать сценарии рекламного видео, осуществлять видеосъемку, запись звука и монтаж рекламного видеопродукта, а также овладеть основами производства некоторых разновидностей анимационного видео. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, преподавателей и всех интересующихся.</t>
+    <t>Учебник и практикум по дисциплине «Техника и технологии рекламного видео» поможет студентам научиться разрабатывать сценарии рекламного видео, осуществлять видеосъемку, запись звука и монтаж рекламного видеопродукта, а также овладеть основами производства некоторых разновидностей анимационного видео. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по направлениям «Телевидение», «Журналистика», «Медиакоммуникации», «Реклама и связи с общественностью», аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-12575-7</t>
   </si>
   <si>
     <t>76.032я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>