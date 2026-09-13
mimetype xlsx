--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -894,54 +894,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>124</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>559.0</v>
+        <v>589.0</v>
       </c>
       <c r="M5" s="9">
-        <v>609.0</v>
+        <v>649.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -964,54 +964,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>124</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>559.0</v>
+        <v>589.0</v>
       </c>
       <c r="M6" s="9">
-        <v>609.0</v>
+        <v>649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1034,54 +1034,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>226</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="9">
-        <v>1019.0</v>
+        <v>1079.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1119.0</v>
+        <v>1189.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1104,54 +1104,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>226</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="9">
-        <v>1019.0</v>
+        <v>1079.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1119.0</v>
+        <v>1189.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1174,54 +1174,54 @@
       <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>177</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="9">
-        <v>849.0</v>
+        <v>889.0</v>
       </c>
       <c r="M9" s="9">
-        <v>929.0</v>
+        <v>979.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1244,54 +1244,54 @@
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>177</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="9">
-        <v>849.0</v>
+        <v>889.0</v>
       </c>
       <c r="M10" s="9">
-        <v>929.0</v>
+        <v>979.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>