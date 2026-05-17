--- v2 (2026-03-17)
+++ v3 (2026-05-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>17.03.2026</t>
+    <t>17.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>12.03.2026</t>
   </si>
   <si>
     <t>Интеллектуальные системы поддержки принятия решений. Цифровая трансформация, искусственный интеллект. Учебник для вузов</t>
   </si>
   <si>
     <t>Трофимов В. В., Трофимова Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
-    <t>Настоящий учебник содержит информацию об интеллектуальных системах поддержки принятия решений на базе технологий цифровой трансформации и искусственного интеллекта и опирается на многолетний опыт преподавания этой дисциплины для студентов магистратуры экономических и технических направлений на кафедре информатики Санкт-Петербургского государственного экономического университета. Материал учебника подобран таким образом, чтобы он содержал все основные разделы, требующиеся для изучения и понимания современного состояния дел в области разработки, эксплуатации и развития СППР. Это универсальное издание предназначено для студентов вузов и СПО, а также для учащихся школ, обучающихся по усложненной программе по информатике и готовящихся к поступлению в вуз. Оно может быть также полезно и для специалистов как справочник терминов, определений, понятий и методов, используемых в области построения СППР.</t>
+    <t>Настоящий курс содержит информацию об интеллектуальных системах поддержки принятия решений (СППР) на базе технологий цифровой трансформации и искусственного интеллекта и опирается на многолетний опыт преподавания этой дисциплины для студентов экономических и технических направлений на кафедре информатики Санкт-Петербургского государственного экономического университета. Материал подобран таким образом, чтобы он содержал все основные разделы, требующиеся для изучения и понимания современного состояния дел в области разработки, эксплуатации и развития СППР. Курс предназначен для студентов вузов и СПО, а также для учащихся школ, обучающихся по усложненной программе по информатике и готовящихся к поступлению в вуз. Он может быть также полезен для специалистов как справочник терминов, определений, понятий и методов, используемых в области построения СППР.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21777-3</t>
   </si>
   <si>
     <t>32.81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.08.2018</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ И ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ В 2 Ч. ЧАСТЬ 1 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Трофимов В. В.</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>Учебник представляет собой обобщенный труд в области современных информационных систем и технологий, применяемых в экономике, и включает в себя не только обязательные разделы программы, но и дополнительный материал, который поясняет современное состояние дел в области создания и эксплуатации современных информационных систем и технологий, а также перспектив их развития. В конце каждого раздела приводятся контрольные вопросы и задания, которые помогут студенту проверить свои знания.</t>
   </si>
   <si>
     <t>978-5-534-09090-1, 978-5-534-09091-8</t>
   </si>
   <si>
     <t>65ф.я73</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ И ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ В 2 Ч. ЧАСТЬ 2 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09092-5, 978-5-534-09091-8</t>
   </si>
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс включает следующие обязательные разделы программ: все аспекты базовых и сетевых технологий, разноуровневые информационные системы, специфику применения современных информационных технологий, описывает специфику применения современных информационных технологий, в том числе в банковской сфере, где основная роль отводится современным методам обеспечения информационной безопасности, а также принципы, примеры и особенности применения информационных технологий в маркетинге, менеджменте, бухгалтерском учете и т. д. Кроме того, в издании содержится дополнительный материал, поясняющий современное состояние дел в области информационных технологий, а также перспективы их развития. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, готовящихся к профессиональной деятельности в областях банковского дела; маркетинга; менеджмента; страхового дела; экономики и бухгалтерского учета.</t>
   </si>