--- v3 (2026-05-17)
+++ v4 (2026-07-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...1 lines deleted...]
-    <t>17.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,87 +181,84 @@
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>Учебник представляет собой обобщенный труд в области современных информационных систем и технологий, применяемых в экономике, и включает в себя не только обязательные разделы программы, но и дополнительный материал, который поясняет современное состояние дел в области создания и эксплуатации современных информационных систем и технологий, а также перспектив их развития. В конце каждого раздела приводятся контрольные вопросы и задания, которые помогут студенту проверить свои знания.</t>
   </si>
   <si>
     <t>978-5-534-09090-1, 978-5-534-09091-8</t>
   </si>
   <si>
     <t>65ф.я73</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ И ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ В 2 Ч. ЧАСТЬ 2 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09092-5, 978-5-534-09091-8</t>
   </si>
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс включает следующие обязательные разделы программ: все аспекты базовых и сетевых технологий, разноуровневые информационные системы, специфику применения современных информационных технологий, описывает специфику применения современных информационных технологий, в том числе в банковской сфере, где основная роль отводится современным методам обеспечения информационной безопасности, а также принципы, примеры и особенности применения информационных технологий в маркетинге, менеджменте, бухгалтерском учете и т. д. Кроме того, в издании содержится дополнительный материал, поясняющий современное состояние дел в области информационных технологий, а также перспективы их развития. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, готовящихся к профессиональной деятельности в областях банковского дела; маркетинга; менеджмента; страхового дела; экономики и бухгалтерского учета.</t>
+    <t>Курс включает следующие обязательные разделы программ: все аспекты базовых и сетевых технологий, разноуровневые информационные системы, специфику применения современных информационных технологий, описывает специфику применения современных информационных технологий, в том числе в банковской сфере, где основная роль отводится современным методам обеспечения информационной безопасности, а также принципы, примеры и особенности применения информационных технологий в маркетинге, менеджменте, бухгалтерском учете и т. д. Кроме того, в издании содержится дополнительный материал, поясняющий современное состояние дел в области информационных технологий, а также перспективы их развития.</t>
   </si>
   <si>
     <t>978-5-534-18678-9</t>
   </si>
   <si>
     <t>(32.81+65с)я73</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс включает следующие обязательные разделы программ: все аспекты базовых и сетевых технологий, разноуровневые информационные системы, специфику применения современных информационных технологий, описывает специфику применения современных информационных технологий, в том числе в банковской сфере, где основная роль отводится современным методам обеспечения информационной безопасности, а также принципы, примеры и особенности применения информационных технологий в маркетинге, менеджменте, бухгалтерском учете и т. д. Кроме того, в издании содержится дополнительный материал, поясняющий современное состояние дел в области информационных технологий, а также перспективы их развития. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, готовящихся к профессиональной деятельности в областях банковского дела; маркетинга; менеджмента; страхового дела; экономики и бухгалтерского учета.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18677-2</t>
   </si>
   <si>
     <t>(32.81+65с)я723</t>
   </si>
   <si>
     <t>10.03.2009</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Трофимов В. В., Ильина О. П., Кияев В. И., Трофимова Е. В. ; Под ред. Трофимова В.В.</t>
   </si>
   <si>
-    <t>Настоящий учебник представляет собой обобщенный труд в области современных информационных технологий, применяемых в экономике и управлении. Это универсальное издание для любых экономических специальностей. Материал учебника включает не только обязательные разделы программы, но и дополнительный материал, поясняющий современное состояние дел в области создания и эксплуатации современных информационных технологий и систем, а также перспективы их развития.</t>
+    <t>Это универсальное издание для любых экономических специальностей. Материал учебника соответствует новым государственным образовательным стандартам и включает в себя не только обязательные разделы программы, но и дополнительный материал, поясняющий современное состояние дел в области создания и эксплуатации современных информационных технологий и систем, а также перспективы их развития.</t>
   </si>
   <si>
     <t>978-5-534-18340-5</t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Трофимов В. В., Ильина О. П., Кияев В. И., Трофимова Е. В. ; Отв. ред. Трофимов В. В.</t>
   </si>
   <si>
     <t>978-5-534-18341-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1189,197 +1186,197 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2809.0</v>
       </c>
       <c r="M9" s="9">
         <v>3089.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.794</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589572</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>546</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2759.0</v>
       </c>
       <c r="M10" s="9">
         <v>3029.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.781</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589573</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>546</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2759.0</v>
       </c>
       <c r="M11" s="9">
         <v>3029.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.781</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>