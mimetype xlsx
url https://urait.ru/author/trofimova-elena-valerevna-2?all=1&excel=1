--- v4 (2026-07-16)
+++ v5 (2026-08-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>16.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>12.03.2026</t>
   </si>
   <si>
     <t>Интеллектуальные системы поддержки принятия решений. Цифровая трансформация, искусственный интеллект. Учебник для вузов</t>
   </si>
   <si>
     <t>Трофимов В. В., Трофимова Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
-    <t>Настоящий курс содержит информацию об интеллектуальных системах поддержки принятия решений (СППР) на базе технологий цифровой трансформации и искусственного интеллекта и опирается на многолетний опыт преподавания этой дисциплины для студентов экономических и технических направлений на кафедре информатики Санкт-Петербургского государственного экономического университета. Материал подобран таким образом, чтобы он содержал все основные разделы, требующиеся для изучения и понимания современного состояния дел в области разработки, эксплуатации и развития СППР. Курс предназначен для студентов вузов и СПО, а также для учащихся школ, обучающихся по усложненной программе по информатике и готовящихся к поступлению в вуз. Он может быть также полезен для специалистов как справочник терминов, определений, понятий и методов, используемых в области построения СППР.</t>
+    <t>Настоящий курс содержит информацию об интеллектуальных системах поддержки принятия решений (СППР) на базе технологий цифровой трансформации и искусственного интеллекта и опирается на многолетний опыт преподавания этой дисциплины для студентов экономических и технических направлений на кафедре информатики Санкт-Петербургского государственного экономического университета. Материал подобран таким образом, чтобы он содержал все основные разделы, требующиеся для изучения и понимания современного состояния дел в области разработки, эксплуатации и развития СППР. Курс предназначен для студентов вузов, обучающихся по ИТ-направлениям, а также может быть полезен для учащихся школ, обучающихся по усложненной программе по информатике и готовящихся к поступлению в вуз. Он может быть также полезен для специалистов как справочник терминов, определений, понятий и методов, используемых в области построения СППР.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21777-3</t>
   </si>
   <si>
     <t>32.81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.08.2018</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ И ТЕХНОЛОГИИ В ЭКОНОМИКЕ И УПРАВЛЕНИИ В 2 Ч. ЧАСТЬ 1 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Трофимов В. В.</t>
   </si>
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>