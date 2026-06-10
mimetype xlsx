--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>08.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,51 +151,51 @@
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
     <t>Историческая жизнь древних цивилизаций длилась более четырех тысяч лет, то есть была в два раза длиннее современных цивилизаций. Она породила великие свершения человеческого духа, установила гармонические отношения с природой и социумом и создала устойчивые алгоритмы культур, во многом определившие алгоритмы культуры современного мира. Учебник-дискурс не является обычным учебным пособием, в котором излагается эпистемологическое видение автором мировой культуры и культурных процессов. Его структура и принципы прочтения дискурсны: это учебник-беседа как автора с читателем, так и читателя с великими мудрецами древности. В структуру пособия включена хрестоматия, которая в виде вопросов осуществляет постановку той или иной проблемы и предлагает тексты древних гимнов, мифов, документов и философских трактатов для размышлений и комментария.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-06839-9</t>
   </si>
   <si>
     <t>63.3я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ИСТОРИЯ КУЛЬТУРОЛОГИИ В РОССИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>«История культурологии в России» — одна из первых работ, посвященная изучению истории культурологии как науки в России. Курс состоит из двух разделов. В первом анализируются новые методы исследований русских культурологических школ: мифологической во главе с Ф. И. Буслаевым, культурно-исторической во главе с А. Н. Пыпиным, сравнительно-исторической А. Н. Веселовского и психолингвистической во главе с А. А. Потебней. Второй раздел посвящен истории русской культурологии XX века. Ведущее место в курсе отводится генезису и развитию семиотической культурологии. Курс снабжен приложением, в котором представлены архивные или опубликованные в XIX веке тексты русских культурологов, а также библиографией, представленной в примечаниях и приложении.</t>
+    <t>«История культурологии в России» — одна из первых работ, посвященная изучению истории культурологии как науки в России. Курс состоит из двух разделов. В первом анализируются новые методы исследований русских культурологических школ: мифологической во главе с Ф. И. Буслаевым, культурно-исторической во главе с А. Н. Пыпиным, сравнительно-исторической А. Н. Веселовского и психолингвистической во главе с А. А. Потебней. Второй раздел посвящен истории русской культурологии XX века. Ведущее место в курсе отводится генезису и развитию семиотической культурологии. Курс снабжен приложением, в котором представлены архивные или опубликованные в XIX веке тексты русских культурологов, а также библиографией, представленной в примечаниях и приложении</t>
   </si>
   <si>
     <t>978-5-534-06837-5</t>
   </si>
   <si>
     <t>71.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>