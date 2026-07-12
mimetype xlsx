--- v3 (2026-05-22)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,105 @@
   <si>
     <t>08.05.2020</t>
   </si>
   <si>
     <t>НЕЙРОФИЗИОЛОГИЯ: ОСНОВЫ НЕЙРОФИЗИОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Циркин В. И., Трухина С. И., Трухин А. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>Курс содержит современные данные по молекулярной физиологии, физиологии возбуждения, общей и частной физиологии центральной нервной системы, физиологии нейротрансмиттеров, физиологии вегетативной нервной системы, двигательных и сенсорных систем мозга, а также по физиологическим основам психической деятельности и поведения человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов и аспирантов психологических, медицинских и биологических специальностей, а также для аспирантов и студентов факультетов физической культуры, спорта, адаптивной физической культуры.</t>
+    <t>Учебник содержит современные данные по молекулярной физиологии, физиологии возбуждения, общей и частной физиологии центральной нервной системы, физиологии нейротрансмиттеров, физиологии вегетативной нервной системы, двигательных и сенсорных систем мозга, а также по физиологическим основам психической деятельности и поведения человека.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12594-8</t>
   </si>
   <si>
     <t>28.707.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.05.2020</t>
   </si>
   <si>
     <t>НЕЙРОФИЗИОЛОГИЯ: ОСНОВЫ ПСИХОФИЗИОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник содержит все основные разделы, предусмотренные в курсе «Психофизиология», за исключением раздела «Физиология памяти». В частности, даются сведения о физиологии речи, мышления, сознания, внимания, воли, эмоций, потребности и мотиваций, функционального состояния мозга и элементы дифференциальной психофизиологии, а также рассматриваются вопросы нарушения мышления (шизофрения, аутизм, синдром Дауна и др.), внимания (синдром дефицита внимания с гиперактивностью), воли (двигательные конверсионные расстройства, синдром Туретта, синдром «чужой руки» и др.) и эмоций (наркомания, депрессивные, тревожные, суицидальные, агрессивные и биполярные состояния).</t>
   </si>
   <si>
     <t>978-5-534-20180-2</t>
   </si>
   <si>
     <t>28.073я73</t>
   </si>
   <si>
     <t>27.04.2020</t>
   </si>
   <si>
     <t>НЕЙРОФИЗИОЛОГИЯ: ФИЗИОЛОГИЯ ПАМЯТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>Курс содержит классические представления И. П. Павлова и его последователей об условно-рефлекторной деятельности, а также сведения о разновидностях условных рефлексов. Основные разделы курса — это современные данные о нейрологической памяти и ее видах. Детально, с учетом данных последних лет рассматриваются механизмы сенсорной, краткосрочной и долгосрочной памяти, роль холинергичекой, адренергической, серотонинергической, дофаминергической, глутаматергической, ГАМК-ергической и других трансмиттерных систем в реализации краткосрочной и долгосрочной памяти. Рассмотрены вопросы формирования, принципов терапии и профилактики болезни Альцгеймера — одного из самых распространенных заболеваний пожилых людей. Материал курса соответствует одному из разделов психофизиологии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов бакалавриата, магистратуры и специалитета психологических, медицинских и биологических специальностей, также может быть полезен аспирантам и врачам — психиатрам и геронтологам.</t>
+    <t>Учебник содержит классические представления И. П. Павлова и его последователей об условно-рефлекторной деятельности, а также сведения о разновидностях условных рефлексов. Основные разделы книги — это современные данные о нейрологической памяти и ее видах. Детально, с учетом данных последних лет рассматриваются механизмы сенсорной, краткосрочной и долгосрочной памяти, роль холинергичекой, адренергической, серотонинергической, дофаминергической, глутаматергической, ГАМК-ергической и других трансмиттерных систем в реализации краткосрочной и долгосрочной памяти. Рассмотрены вопросы формирования, принципов терапии и профилактики болезни Альцгеймера — одного из самых распространенных заболеваний пожилых людей. Материал учебника соответствует одному из разделов психофизиологии. Учебник предназначен для студентов бакалавриата, магистратуры и специалитета психологических, медицинских и биологических специальностей, также может быть полезен аспирантам и врачам — психиатрам и геронтологам.</t>
   </si>
   <si>
     <t>978-5-534-12589-4</t>
   </si>
   <si>
     <t>27.03.2020</t>
   </si>
   <si>
     <t>НЕЙРОФИЗИОЛОГИЯ: ФИЗИОЛОГИЯ СЕНСОРНЫХ СИСТЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс содержит современные данные по молекулярной физиологии, физиологии возбуждения, общей и частной физиологии центральной нервной системы, физиологии нейротрансмиттеров, физиологии вегетативной нервной системы, двигательных и сенсорных систем мозга, а также по физиологическим основам психической деятельности и поведения человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов (академический бакалавриат, магистратура, специалитет) и аспирантов психологических, медицинских и биологических специальностей, а также для аспирантов и студентов факультетов физической культуры, спорта, адаптивной физической культуры/</t>
+    <t>Учебник содержит современные данные по молекулярной физиологии, физиологии возбуждения, общей и частной физиологии центральной нервной системы, физиологии нейротрансмиттеров, физиологии вегетативной нервной системы, двигательных и сенсорных систем мозга, а также по физиологическим основам психической деятельности и поведения человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов (академический бакалавриат, магистратура, специалитет) и аспирантов психологических, медицинских и биологических специальностей, а также для аспирантов и студентов факультетов физической культуры, спорта, адаптивной физической культуры.</t>
   </si>
   <si>
     <t>978-5-534-12590-0</t>
   </si>
   <si>
     <t>10.04.2024</t>
   </si>
   <si>
     <t>НЕЙРОФИЗИОЛОГИЯ: ФИЗИОЛОГИЯ ЦНС 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассматриваются такие базовые вопросы, как функциональная роль ЦНС и принципы управления, функциональная система Анохина, методы исследования ЦНС, морфология и физиология нейронов и нейроглии, общие закономерности функционирования ЦНС, морфология спинного и головного мозга, физиология большого мозга, мозговые оболочки и мозговое кровообращение. Подробно описаны 11 основных трансмиттерных систем мозга: холинергической, глутаматергичской, серотонинергической, ГАМК-ергической, гистаминергической, глицинергической, пуринергической, пептидергической, липидергических систем и газомедиаторов.</t>
   </si>
   <si>
     <t>978-5-534-20175-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">