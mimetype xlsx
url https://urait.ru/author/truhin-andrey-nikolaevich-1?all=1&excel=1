--- v4 (2026-07-12)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>