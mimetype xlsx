--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>14.02.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>