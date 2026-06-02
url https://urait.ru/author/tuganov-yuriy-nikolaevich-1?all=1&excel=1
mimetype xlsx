--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
-[...1 lines deleted...]
-    <t>01.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,144 +187,141 @@
   <si>
     <t>В курсе на основе комплексного подхода раскрыто содержание правовых средств укрепления воинской дисциплины: правовые стимулы, дисциплинарная практика и профилактика правонарушений, производство по дисциплинарным правонарушениям военнослужащих и институт предупреждения дисциплинарных правонарушений. Курс подготовлен для реализации учебной программы профессиональной подготовки по направлению «Юриспруденция», для освоения магистерской программы «Юрист в сфере национальной безопасности» по учебной дисциплине «Правовое регулирование прохождения военной службы» и по направлению подготовки бакалавриата «Юриспруденция» по учебной дисциплине «Основы военного законодательства». Издание рассчитано на научных и практических работников, военнослужащих, преподавателей, адъюнктов и аспирантов, студентов, курсантов и слушателей образовательных организаций, а также широкого круга читателей, интересующихся проблемами воинской дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-13371-4</t>
   </si>
   <si>
     <t>68.4я73</t>
   </si>
   <si>
     <t>30.05.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Журавлева С.И., Туганова Ю.Н.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления. Издание поможет студентам не только получить необходимые знания по специальности, но и сформировать первичные навыки по практическому применению нормативных правовых актов при прохождении государственной или муниципальной службы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Государственное и муниципальное управление», «Юриспруденция».</t>
+    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления.</t>
   </si>
   <si>
     <t>978-5-534-16732-0</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Журавлева С.И., Петрова В.И., Туганова Ю.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Авторы курса на основе отечественного и зарубежного опыта раскрывают современные подходы к теории и практике государственной и муниципальной службы в условиях ее реформирования. Показаны позитивные и негативные стороны применения законодательства в процессе государственного и муниципального управления, что способствует совершенствованию форм и методов управления, выявлению новых технологий по противодействию коррупции в органах власти, развитию наиболее эффективных и целесообразных управленческих институтов, в том числе различие и взаимосвязь государственного и муниципального управления. Издание поможет студентам не только получить необходимые знания по специальности, но и сформировать первичные навыки по практическому применению нормативных правовых актов при прохождении государственной или муниципальной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Государственное и муниципальное управление», «Юриспруденция».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-09531-9</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>07.07.2022</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ГУМАНИТАРНОЕ ПРАВО (ПРАВО ВООРУЖЕННЫХ КОНФЛИКТОВ). Учебник для вузов</t>
   </si>
   <si>
     <t>Аулов В. К., Сотников А. Н., Туганов Ю. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В курсе на основе комплексного подхода раскрыты понятие и классификация вооруженных конфликтов. Особое внимание уделяется статусу участников вооруженных конфликтов, запрещенным методам и средствам ведения войны, правовому статусу военнопленных, международно-правовой защите раненых, больных и лиц, потерпевших кораблекрушение. Более полно рассмотрены международно-правовая ответственность государств и уголовная ответственность физических лиц за нарушения права вооруженных конфликтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс подготовлен для реализации учебной программы профессиональной подготовки по направлению 40.04.01 «Юриспруденция», для освоения магистерских программ «Международное право в период вооруженных конфликтов», «Международно-правовая защита прав человека во время вооруженных конфликтов и в постконфликтных ситуациях», профиль подготовки: «Право вооруженных конфликтов», по учебной дисциплине «Правовое регулирование прохождения военной службы» и по направлению подготовки бакалавриата 40.03.01 «Юриспруденция» по учебной дисциплине «Основы военного законодательства». Рассчитан на научных и практических работников, военнослужащих, преподавателей, адъюнктов и аспирантов, студентов, курсантов и слушателей образовательных организаций. Изложенный материал будет полезен также лицам, направляемым в зону вооруженного конфликта.</t>
+    <t>В курсе на основе комплексного подхода раскрыты понятие и классификация вооруженных конфликтов. Особое внимание уделяется статусу участников вооруженных конфликтов, запрещенным методам и средствам ведения войны, правовому статусу военнопленных, международно-правовой защите раненых, больных и лиц, потерпевших кораблекрушение. Более полно рассмотрены международно-правовая ответственность государств и уголовная ответственность физических лиц за нарушения права вооруженных конфликтов.</t>
   </si>
   <si>
     <t>978-5-534-15682-9</t>
   </si>
   <si>
     <t>67.412.1я73</t>
   </si>
   <si>
     <t>28.01.2021</t>
   </si>
   <si>
     <t>ПЕРЕСМОТР СУДЕБНЫХ ПОСТАНОВЛЕНИЙ В АДМИНИСТРАТИВНОМ СУДОПРОИЗВОДСТВЕ. СХЕМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Туганов Ю. Н., Бойцова И. С.</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
     <t>В пособии в форме структурно-логических схем излагаются основные положения пересмотра судебных постановлений в административном судопроизводстве, в рамках учебного курса «Административное судопроизводство», предусмотренного учебными планами подготовки бакалавров по специальности «Юриспруденция». После каждой главы приведены вопросы и практические задания для самоконтроля, которые помогут студентам лучше понять и усвоить материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-14196-2</t>
   </si>
   <si>
     <t>67.410я73</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
-    <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
+    <t>Правовое обеспечение национальной безопасности 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
     <t>В курсе отражены актуальные вопросы понятия и содержания национальной безопасности, а также государственной безопасности как ее составной части, вопросы организации и практической реализации основных направлений деятельности и полномочий органов власти, обеспечивающих государственную и национальную безопасность страны. Предназначен для подготовки и проведения занятий со студентами, магистрами и аспирантами, обучающимися по направлению подготовки «Юриспруденция», для освоения магистерской программы «Юрист в сфере национальной безопасности», по учебной дисциплине «Правовое регулирование национальной безопасности»; по направлениям подготовки бакалавриата «Юриспруденция» по учебным дисциплинам «Национальная безопасность», «Правовое обеспечение национальной безопасности»; «Конфликтология» по учебной дисциплине «Национальная безопасность»; «Педагогическое образование» по учебной дисциплине «Национальная безопасность, оборона государства и организация управления в кризисных ситуациях».</t>
   </si>
   <si>
-    <t>978-5-534-12531-3</t>
+    <t>978-5-534-22236-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>20.01.2021</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ ВОЕННОЙ СЛУЖБЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе раскрыты вопросы поступления и прохождения военной службы в современных условиях и деятельность воинских должностных лиц по исполнению норм права, регулирующих порядок прохождения военной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рассчитан на научных и практических работников, военнослужащих, преподавателей, адъюнктов и аспирантов, студентов, курсантов и слушателей образовательных организаций, а также на широкий круг читателей, интересующихся проблемами прохождения военной службы.</t>
   </si>
   <si>
     <t>978-5-534-13382-0</t>
   </si>
   <si>
     <t>20.03.2024</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ЛИЦА В СХЕМАХ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Туганов Ю. Н., Бойцова И. С., Джиоева Е. Г. ; Под общ. ред. Туганова Ю.Н.</t>
   </si>
@@ -732,51 +729,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voennaya-administraciya-588012" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voinskaya-disciplina-i-pravovye-sredstva-ee-ukrepleniya-588014" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-582909" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-583537" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-gumanitarnoe-pravo-pravo-vooruzhennyh-konfliktov-589113" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/peresmotr-sudebnyh-postanovleniy-v-administrativnom-sudoproizvodstve-shemy-588528" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-nacionalnoy-bezopasnosti-588016" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-voennoy-sluzhby-588015" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-v-shemah-587814" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-v-shemah-587819" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voennaya-administraciya-588012" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/voinskaya-disciplina-i-pravovye-sredstva-ee-ukrepleniya-588014" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-582909" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-i-municipalnaya-sluzhba-583537" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-gumanitarnoe-pravo-pravo-vooruzhennyh-konfliktov-589113" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/peresmotr-sudebnyh-postanovleniy-v-administrativnom-sudoproizvodstve-shemy-588528" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-nacionalnoy-bezopasnosti-600929" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-voennoy-sluzhby-588015" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-v-shemah-587814" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-lica-v-shemah-587819" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1215,481 +1212,481 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1649.0</v>
       </c>
       <c r="M8" s="9">
         <v>1809.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y8" s="8">
         <v>0.492</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589113</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>73</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L9" s="9">
         <v>389.0</v>
       </c>
       <c r="M9" s="9">
         <v>429.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.085</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588528</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>109</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L10" s="9">
         <v>509.0</v>
       </c>
       <c r="M10" s="9">
         <v>559.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.12</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>588016</v>
+        <v>600929</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="L11" s="9">
-        <v>809.0</v>
+        <v>779.0</v>
       </c>
       <c r="M11" s="9">
-        <v>889.0</v>
+        <v>859.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.258</v>
+        <v>0.192</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588015</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>162</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>789.0</v>
       </c>
       <c r="M12" s="9">
         <v>869.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.252</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587814</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>290</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1579.0</v>
       </c>
       <c r="M13" s="9">
         <v>1739.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y13" s="8">
         <v>0.471</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587819</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>290</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1579.0</v>
       </c>
       <c r="M14" s="9">
         <v>1739.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y14" s="8">
         <v>0.471</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>