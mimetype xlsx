--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>