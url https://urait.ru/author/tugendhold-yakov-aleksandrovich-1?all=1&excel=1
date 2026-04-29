--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>14.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>