--- v3 (2026-04-29)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>29.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>06.03.2019</t>
   </si>
   <si>
     <t>ЖИВОПИСЬ И ЗРИТЕЛЬ</t>
   </si>
   <si>
     <t>Тугендхольд Я. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Открытая наука</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Искусствознание. История искусств</t>
   </si>
   <si>
-    <t>Книга известного искусствоведа Якова Александровича Тугендхольда открывает читателю-зрителю несколько ценных инструментов по восприятию и толкованию живописи. Автор рассказывает о живописи с точки зрения ее истории и содержания, на примере известных классических творений демонстрирует смысловую глубину изобразительного искусства и передаваемых им чувств и идей; погружается в темы и сюжеты мира искусства, а также сравнивает свойства и особенности картины с литературой, поэзией и музыкой. Из книги читатель узнает об особенностях языка художника, о том, как мастера пользуются им, как трактуется цвет в живописи, какова роль композиции и фактуры для художников разных эпох. Книга предназначена для широкого круга читателей, интересующихся вопросами философии, искусствоведения и изобразительного искусства.</t>
+    <t>Книга известного искусствоведа Якова Александровича Тугендхольда открывает читателю-зрителю несколько ценных инструментов по восприятию и толкованию живописи. Автор рассказывает о живописи с точки зрения её истории и содержания, на примере известных классических творений демонстрирует смысловую глубину изобразительного искусства и передаваемых им чувств и идей; погружается в темы и сюжеты мира искусства, а также сравнивает свойства и особенности картины с литературой, поэзией и музыкой. Из книги читатель узнает об особенностях языка художника, о том, как мастера пользуются им, как трактуется цвет в живописи, какова роль композиции и фактуры для художников разных эпох. Книга предназначена для широкого круга читателей, интересующихся вопросами философии, искусствоведения и изобразительного искусства.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09608-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.02.2022</t>
   </si>
   <si>
     <t>ПРОБЛЕМА ВОЙНЫ В МИРОВОМ ИСКУССТВЕ</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>В искусствоведческом труде Я. Тугендхольда прослеживается изменение изображения войны в разные эпохи: от Древнего Востока и античного мира до начала XX века. «Проследить отражения войн в искусстве прошлого и показать, как и почему художественное сознание современности переросло войну, — такова задача предлагаемого очерка», — пишет автор. Книга богато иллюстрирована (более 100 репродукций). Мы приводим авторскую атрибуцию произведений искусства на иллюстрациях, но обращаем внимание читателей, что в современном искусствоведении она в некоторых случаях изменена. Публикуется по изданию 1916 года в современной орфографии. Для широкого круга читателей. В оформлении обложки использован фрагмент картины П. Брейгеля «Безумная Грета».</t>
   </si>