--- v4 (2026-06-24)
+++ v5 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>24.06.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>