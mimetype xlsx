--- v2 (2026-02-22)
+++ v3 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>22.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.01.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Тупикин Е. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе дана общая характеристика элементов и веществ, их физических и химических свойств, применение, получение и нахождение в природе. Теоретические положения дополнены соответствующим наглядным иллюстративным материалом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17910-1</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>01.02.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>