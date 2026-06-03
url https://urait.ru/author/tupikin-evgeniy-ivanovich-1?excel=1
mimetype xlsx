--- v3 (2026-04-08)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>09.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,132 +160,132 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17910-1</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>01.02.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике представлен материал, полностью отвечающий программе курса химии. В него входит общая характеристика элементов и веществ, их физических и химических свойств, применение, получение и нахождение в природе. Теоретические положения дополнены соответствующим наглядным иллюстративным материалом и заданиями для самостоятельной работы. Первая часть курса посвящена общетеоретическим проблемам (общей химии) и неорганической химии. Во второй части рассмотрены наиболее важные вопросы органической химии.</t>
+    <t>В учебнике представлен материал, полностью отвечающий программе курса химии. В него входит общая характеристика элементов и веществ, их физических и химических свойств, применение, получение и нахождение в природе. Теоретические положения дополнены соответствующим наглядным иллюстративным материалом и заданиями для самостоятельной работы. Учебник состоит из двух частей. Первая часть посвящена общетеоретическим проблемам (общей химии) и неорганической химии. Во второй части рассмотрены наиболее важные вопросы органической химии.</t>
   </si>
   <si>
     <t>978-5-534-17912-5</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены наиболее важные вопросы органической химии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-17913-2</t>
   </si>
   <si>
     <t>24.2я73</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены наиболее важные вопросы органической химии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен студентам образовательных учреждений среднего профессионального образования, абитуриентам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-17915-6</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>23.03.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В СЕЛЬСКОМ ХОЗЯЙСТВЕ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>В курсе кратко рассматриваются вопросы по общей химии, разбираются учебные элементы, относящиеся к химии неорганических и органических веществ, находящих применение в агропромышленном комплексе страны.</t>
+  </si>
+  <si>
+    <t>978-5-534-04158-3</t>
+  </si>
+  <si>
+    <t>27.03.2017</t>
+  </si>
+  <si>
+    <t>ХИМИЯ В СЕЛЬСКОМ ХОЗЯЙСТВЕ 2-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>В учебном пособии кратко рассматриваются вопросы по общей химии, разбираются учебные элементы, относящиеся к химии неорганических и органических веществ, находящих применение в агропромышленном комплексе страны. Книга содержит задания для самостоятельной работы, которые помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
-    <t>978-5-534-04158-3</t>
-[...7 lines deleted...]
-  <si>
     <t>978-5-534-04160-6</t>
   </si>
   <si>
     <t>ХИМИЯ В СТРОИТЕЛЬСТВЕ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В пособии кратко рассматриваются вопросы по общей химии, разбираются учебные элементы, относящиеся к химии неорганических и органических веществ, рассматривается взаимосвязь строительства и возникновения и разрешения экологических проблем связанных с ним. Приложения, расположенные в конце книги, помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-04152-1</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В СТРОИТЕЛЬСТВЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-04153-8</t>
   </si>
   <si>
     <t>21.11.2024</t>
   </si>
   <si>
     <t>ХИМИЯ МЕТАЛЛОВ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике представлен материал, полностью отвечающий программе курса химии. В него входит характеристика физических и химических свойств металлов, их применение, получение и нахождение в природе</t>
   </si>
   <si>
     <t>978-5-534-19936-9</t>
   </si>
   <si>
     <t>24.11.2024</t>
   </si>
   <si>
     <t>ХИМИЯ МЕТАЛЛОВ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены общие свойства металлов, а также рассмотрены характеристики отдельных элементов и веществ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник предназначен студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-19937-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1281,317 +1281,317 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>869.0</v>
       </c>
       <c r="M10" s="9">
         <v>959.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.273</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584882</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>180</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>859.0</v>
       </c>
       <c r="M11" s="9">
         <v>939.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.269</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584989</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>180</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>859.0</v>
       </c>
       <c r="M12" s="9">
         <v>939.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.269</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589873</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>93</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L13" s="9">
         <v>449.0</v>
       </c>
       <c r="M13" s="9">
         <v>489.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.104</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>589874</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>93</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L14" s="9">
         <v>449.0</v>
       </c>
       <c r="M14" s="9">
         <v>489.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>