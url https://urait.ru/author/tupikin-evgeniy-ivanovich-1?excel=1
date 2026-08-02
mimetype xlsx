--- v4 (2026-06-03)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>