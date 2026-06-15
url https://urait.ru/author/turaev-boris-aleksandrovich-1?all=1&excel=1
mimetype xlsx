--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>01.05.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,51 +151,51 @@
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
     <t>Книга отечественного востоковеда и философа Б. А. Тураева является одним из самых основательных и глубоких исследований истории Египта даже спустя многие годы после написания. Книга охватывает период с начала Египетского государства — приблизительно со второй половины четвертого тысячелетия до н.э., и до заката великой египетской культуры в Эллинистический период.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07154-2</t>
   </si>
   <si>
     <t>63.3(0)31</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>18.12.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ ДРЕВНЕГО ВОСТОКА В 2 Т. ТОМ I</t>
   </si>
   <si>
-    <t>Капитальный труд академика Б. А. Тураева, обнимающий пять тысячелетий истории культуры, был впервые напечатан в 1913 году студенческим издательским комитетом при историко-филологическом факультете Петербургского университета, дополнен автором в 1917 году, а в 1923 году опубликован издательством Брокгауз — Эфрон под редакцией Н. Д. Флиттнер и В. В. Струве. В 1924 году выходит первый том этого издания под названием «Классический Восток», охватывающий историю Вавилонии до XVI века, но последующий том затерялся, а издательство было ликвидировано. Настоящее издание выходит под старым названием, которое для своего труда выбрал сам автор — «История Древнего Востока». В первый том издания входят первый том «Классического Востока» и вторая часть первого тома «Истории Древнего Востока», изданная в 1913 году и посвященная истории Египта до исхода Нового царства. Второй том данного издания соответствует второму тому издания 1913 года, дополненному в 1917 году автором. Печатается по изданию 1936 года. Издание может быть полезным студентам, научным работникам, преподавателям, практикующим специалистам и читателям, интересующимся историей Востока и общими вопросами исторических наук.</t>
+    <t>Капитальный труд академика Б. А. Тураева, обнимающий пять тысячелетий истории культуры, был впервые напечатан в 1913 году студенческим издательским комитетом при историко-филологическом факультете Петербургского университета, дополнен автором в 1917 году, а в 1923 году опубликован издательством Брокгауз — Эфрон под редакцией Н. Д. Флиттнер и В. В. Струве. В 1924 году выходит первый том этого издания под названием «Классический Восток», охватывающий историю Вавилонии до XVI века, но последующий том затерялся, а издательство было ликвидировано. Настоящее издание выходит под старым названием, которое для своего труда выбрал сам автор — «История Древнего Востока». В первый том издания входят первый том «Классического Востока» и вторая часть первого тома «Истории Древнего Востока», изданная в 1913 году и посвященная истории Египта до исхода Нового царства. Второй том данного издания соответствует второму тому издания 1913 года, дополненному в 1917 году автором.</t>
   </si>
   <si>
     <t>978-5-534-05854-3, 978-5-534-05855-0</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ДРЕВНЕГО ВОСТОКА В 2 Т. ТОМ II</t>
   </si>
   <si>
     <t>Книга в двух томах содержит лекционный курс по истории древнего Востока, созданный известным дореволюционным исследователем, основоположником египтологии в России. Печатается по изданию 1927 года. Издание может быть полезным студентам, научным работникам, преподавателям, практикующим специалистам и читателям, интересующимся историей Востока и общими вопросами исторических наук.</t>
   </si>
   <si>
     <t>978-5-534-05966-3, 978-5-534-05855-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">