--- v2 (2026-04-10)
+++ v3 (2026-06-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>10.04.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>20.10.2020</t>
   </si>
   <si>
     <t>СЕНСОРНАЯ ЭЛЕКТРОНИКА, ДАТЧИКИ: ТВЕРДОТЕЛЬНЫЕ СЕНСОРНЫЕ СТРУКТУРЫ НА КРЕМНИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Ховива А.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>Курс «Твердотельные сенсорные структуры на кремнии» посвящен изложению анализу фундаментальных и прикладных свойств гетероструктур с сенсорными свойствами, изготовленных из современных материалов c различными по характеру и масштабу пространственно-энергетическими неоднородностями, нанокристаллических, аморфных, пористых, (микро)гетерогенных и гетерофазных, имеющих сложные профили распределения локализованных состояний на гетерограницах. Основное внимание уделено описанию низко- и высокочастотных вольт-фарадных и динамических вольт-амперных характеристик МДП- и МОП-структур с «активными» в отношении адсорбции/десорбции диэлектриками и оксидами металлов, которые можно эффективно использовать для диагностики сенсорных свойств. Содержание соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>Курс «Твердотельные сенсорные структуры на кремнии» посвящен изложению анализу фундаментальных и прикладных свойств гетероструктур с сенсорными свойствами, изготовленных из современных материалов c различными по характеру и масштабу пространственно-энергетическими неоднородностями, нанокристаллических, аморфных, пористых, (микро)гетерогенных и гетерофазных, имеющих сложные профили распределения локализованных состояний на гетерограницах. Основное внимание уделено описанию низко- и высокочастотных вольт-фарадных и динамических вольт-амперных характеристик МДП- и МОП-структур с «активными» в отношении адсорбции/десорбции диэлектриками (SiO2, полиамид) и оксидами металлов (WO3, SnO2, PdO, NiO), которые можно эффективно использовать для диагностики сенсорных свойств. Содержание соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12792-8</t>
   </si>
   <si>
     <t>32.853я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>