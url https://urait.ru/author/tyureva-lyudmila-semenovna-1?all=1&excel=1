--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>17.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>