--- v1 (2026-04-03)
+++ v2 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,96 +175,90 @@
   <si>
     <t>АРАБСКИЙ ЯЗЫК: ПОРОДЫ ГЛАГОЛОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Пособие посвящено основе всей системы арабского языка — породам арабского глагола. Овладение породами глагола является необходимым условием для успешного овладения языком, совершенствования грамматических навыков, пополнения лексического запаса, усвоения норм сочетаемости лексических единиц. Развитое «чувство породы» позволит предотвратить многие ошибки лексического и грамматического характера. Усвоение системы пород экономит усилия обучаемых, в большой степени освобождает их от необходимости механического заучивания отдельных лексических единиц.</t>
   </si>
   <si>
     <t>978-5-534-10016-7</t>
   </si>
   <si>
     <t>81.2(Араб)923</t>
   </si>
   <si>
     <t>16.11.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ВВОДНЫЙ КУРС 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Лебедев В. Г., Тюрева Л. С.</t>
   </si>
   <si>
-    <t>Вводный курс арабского языка «вводит» обучаемого в мир арабского языка, показывает специфику структуры слова и элементарного предложения (первичная языковая компетенция), формирует первичные навыки построения речевого высказывания на арабском языке (речевая компетенция), учит вести разговор на арабском языке в пределах ближайшего круга общения (коммуникативная компетенция). Вводный курс построен как комплексный учебник, в котором тесно связаны все аспекты: фонетика и письмо, начальная морфология и лексика, базовые грамматические и речевые модели. Учебник снабжен лингафонным курсом, размещенным в Электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
+    <t>Вводный курс арабского языка «вводит» обучаемого в мир арабского языка, показывает специфику структуры слова и элементарного предложения (первичная языковая компетенция), формирует первичные навыки построения речевого высказывания на арабском языке (речевая компетенция), учит вести разговор на арабском языке в пределах ближайшего круга общения (коммуникативная компетенция). Вводный курс построен как комплексный учебник, в котором тесно связаны все аспекты: фонетика и письмо, начальная морфология и лексика, базовые грамматические и речевые модели.</t>
   </si>
   <si>
     <t>978-5-534-01606-2</t>
   </si>
   <si>
     <t>81.2Араб-2</t>
   </si>
   <si>
     <t>15.11.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: НОРМАТИВНЫЙ КУРС 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Нормативный курс арабского языка является частью «Практического курса арабского литературного языка» и предназначен для студентов, изучающих арабский язык, усвоивших элементарные основы фонетики и грамматики и обладающих необходимыми навыками и умениями для перехода к Нормативному курсу. Учебник подготовлен для студентов, выбравших своей специальностью «культурологию с углубленным знанием истории и культуры ислама», поэтому лексическая часть учебника частично ориентирована на отражение арабо-исламской культуры, исламских ценностей, исторических фактов в жизни исламских народов. Методической основой учебника является сознательно-практический метод обучения иностранным языкам, позволяющий обучаемым осознать системный характер собственно речевых и языковых явлений арабского языка. Учебник является комплексным: языковой, речевой и коммуникативный аспекты в нём увязываются в единое целое. Система упражнений учитывает наиболее эффективные способы и приемы стимулирования умственной и речевой активности, обеспечивает выработку необходимых речевых умений в условиях общения, приближенных к реальным. Учебник снабжен лингафонным курсом, размещенным в Электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
+    <t>Нормативный курс арабского языка является частью «Практического курса арабского литературного языка» и предназначен для студентов, изучающих арабский язык, усвоивших элементарные основы фонетики и грамматики, и обладающих необходимыми навыками и умениями для перехода к Нормативному курсу. Методической основой учебника является сознательно-практический метод обучения иностранным языкам, позволяющий обучаемым осознать системный характер собственно речевых и языковых явлений арабского языка. Система упражнений учитывает наиболее эффективные способы и приемы стимулирования умственной и речевой активности, обеспечивает выработку необходимых речевых умений в условиях общения, приближенных к реальным.</t>
   </si>
   <si>
     <t>978-5-534-18391-7</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. Т. 2 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Во второй том входят темы "Государственное и политическое устройство", "Арабский мир", "Дипломатия" и "Ислам". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
+    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
   </si>
   <si>
     <t>978-5-534-04179-8, 978-5-534-04177-4</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. ТОМ 1 В 2 Ч. ЧАСТЬ 1 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. В первую часть первого тома вошли темы "Образование" и "Искусство". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04175-0, 978-5-534-04176-7, 978-5-534-04177-4</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ КУРС АРАБСКОГО ЛИТЕРАТУРНОГО ЯЗЫКА: ОСНОВНОЙ КУРС В 2 Т. ТОМ 1 В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Основной курс арабского языка в двух томах является продолжением Нормативного курса «Практического курса арабского литературного языка» и завершает базовый учебник арабского языка. Он рассчитан на студентов, успешно усвоивших грамматический и лексический материал Нормативного курса и обладающих прочными навыками и умениями речевой деятельности в пределах изученной тематики. Учебник построен по той же технологии, что и Нормативный курс - лексико-грамматические темы, состоящие из 5 уроков. В грамматических разделах поясняются и закрепляются на оригинальном материале сложные морфологические и синтаксические единицы арабского языка, обобщаются грамматические явления, изложенные на предыдущем этапе. Во вторую часть первого тома вошли темы "Природа. Защита окружающей среды" и "Путешествия. Туризм". Студенты, усвоившие материал Основного курса, не только приобретут грамматические, лексические и речевые навыки, но и получат представление о государственном и политическом устройстве арабских стран, о проблемах всего арабского мира, о внешнеполитической деятельности арабских государств.</t>
   </si>
   <si>
     <t>978-5-534-04178-1, 978-5-534-04176-7, 978-5-534-04177-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1250,127 +1244,127 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1489.0</v>
       </c>
       <c r="M10" s="9">
         <v>1639.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.433</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585171</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>389</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1629.0</v>
       </c>
       <c r="M11" s="9">
         <v>1789.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.472</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>