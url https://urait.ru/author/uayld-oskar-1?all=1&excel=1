--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>29.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,51 +148,51 @@
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
     <t>В книге представлены произведения Оскара Уайльда: роман «Портрет Дориана Грея» (1890) и эссе «Упадок искусства лжи» (1889), «Кисть, перо и отрава» (1889), «Критик как художник» (1890), «Истина масок» (1885), «Душа человека при социализме» (1891). Все произведения даны на языке оригинала. Знакомство с оригиналами творений классиков зарубежной литературы, науки, искусства поможет сегодняшним студентам составить более точное представление о неповторимой стилистике каждого автора, а также расширит словарный запас, знания об истории языка, фразеологии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04882-7</t>
   </si>
   <si>
     <t>81.2Англ</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>THE PLAYS. ПЬЕСЫ</t>
   </si>
   <si>
-    <t>В книге представлены пьесы Оскара Уайльда «Вера, или Нигилисты» (1880), «Герцогиня Падуанская» (1883), «Веер леди Уиндермир» (1892), «Женщина, не стоящая внимания» (1893), «Идеальный муж» (1895), «Как важно быть серьезным» (ок. 1895), «Саломея» (1891), «Святая блудница, или Женщина, покрытая драгоценностями» (1908), «Флорентийская трагедия» (1908). Все произведения даны на языке оригинала. Знакомство с оригиналами творений классиков зарубежной литературы, науки, искусства поможет сегодняшним студентам составить более точное представление о неповторимой стилистике каждого автора, а также расширит словарный запас, знания об истории языка, фразеологии.</t>
+    <t>В книге представлены пьесы Оскара Уайльда «Вера, или Нигилисты» (1880), «Герцогиня Падуанская» (1883), «Веер леди Уиндермир» (1892), «Женщина, не стоящая внимания» (1893), «Идеальный муж» (1895), «Как важно быть серьезным» (ок. 1895), «Саломея» (1891, пер. на англ. А. Дугласа), «Святая блудница, или Женщина, покрытая драгоценностями» (1908), «Флорентийская трагедия» (1908). Все произведения даны на языке оригинала. Знакомство с оригиналами творений классиков зарубежной литературы, науки, искусства поможет сегодняшним студентам составить более точное представление о неповторимой стилистике каждого автора, а также расширит словарный запас, знания об истории языка, фразеологии.</t>
   </si>
   <si>
     <t>978-5-534-04889-6</t>
   </si>
   <si>
     <t>THE TALES. THE POETICAL WORKS. СКАЗКИ. СТИХИ И ПОЭМЫ</t>
   </si>
   <si>
     <t>В книге представлены произведения Оскара Уайльда: сборники сказок «Гранатовый домик» (1891) и « Счастливый принц и другие сказки» (1888) и поэтические работы, в том числе поэмы «Сфинкс» (1894), «Баллада Редингской тюрьмы» (1898), «Равенна» (1878). Все произведения даны на языке оригинала. Знакомство с оригиналами творений классиков зарубежной литературы, науки, искусства поможет сегодняшним студентам составить более точное представление о неповторимой стилистике каждого автора, а также расширит словарный запас, знания об истории языка, фразеологии. Книга предназначена студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-04888-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>