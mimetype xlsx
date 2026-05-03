--- v1 (2026-03-17)
+++ v2 (2026-05-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
-[...1 lines deleted...]
-    <t>17.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -247,72 +247,78 @@
   <si>
     <t>24.09.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Подройкина И. А.</t>
   </si>
   <si>
     <t>Практикум представляет собой пособие для проведения семинарских занятий и подготовки к ним. Издание содержит материалы, необходимые для освоения универсальных, общепрофессиональных и профессиональных компетенций. Пособие включает два раздела. В первом разделе даются методические рекомендации и приводятся примеры выполнения заданий, представленных в практикуме. Во втором разделе с учетом изменений законодательства по состоянию на 1 сентября 2024 г. даются вопросы, ситуационные и тестовые задачи, построенные на основе реальной судебной практики, предложен широкий выбор иных заданий, которые позволят обучающемуся в будущем решать профессиональные задачи в соответствии с видами своей профессиональной деятельности. В учебно-методический комплекс входит учебник «Уголовное право» в четырех томах, а также учебные пособия «Уголовное право. Общая часть. Практикум» и «Уголовное право. Особенная часть. Практикум».</t>
   </si>
   <si>
     <t>978-5-534-20511-4</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Практикум представляет собой пособие для проведения семинарских занятий и подготовке к ним. Пособие включает два раздела. В первом разделе даются методические рекомендации и приводятся примеры выполнения заданий, представленных в практикуме. Во втором разделе с учетом изменений законодательства даются вопросы, ситуационные и тестовые задачи, построенные на основе реальной судебной практики, предложен широкий выбор иных заданий, которые позволят обучающемуся в будущем решать профессиональные задачи в соответствии с видами своей профессиональной деятельности. В учебно-методический комплекс входит учебник "Уголовное право" в двух томах, а также учебные пособия "Уголовное право. Общая часть. Практикум" и "Уголовное право. Особенная часть. Практикум".</t>
   </si>
   <si>
     <t>978-5-534-20514-5</t>
   </si>
   <si>
-    <t>15.05.2023</t>
-[...14 lines deleted...]
-    <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. СЕМЕСТР II 6-е изд., пер. и доп. Учебник для вузов</t>
+    <t>28.03.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. СЕМЕСТР I 7-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>И.А. Подройкина [и др.]; ответственные редакторы И.А. Подройкина, Е.В. Серегина, С.И. Улезько.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>978-5-534-20660-9</t>
+    <t>Курс подготовлен на основе действующего российского законодательства с анализом последних изменений и дополнений (по состоянию уголовного и смежного законодательства на 31 октября 2025 г.). В издании рассмотрены все базовые положения Особенной части уголовного права. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников суда и правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-20217-5</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. СЕМЕСТР II 7-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе действующего российского законодательства с анализом последних изменений и дополнений (по состоянию уголовного и смежного законодательства на 1 января 2026 г.). В издании рассмотрены все базовые положения Особенной части уголовного права. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников суда и правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-20247-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -672,51 +678,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prestupleniya-v-sfere-ekonomiki-584054" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-praktikum-583266" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-praktikum-583948" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-ii-584175" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-ii-584829" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-i-584174" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-i-584828" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-praktikum-583267" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-praktikum-583949" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-semestr-i-584522" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-semestr-ii-584523" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prestupleniya-v-sfere-ekonomiki-584054" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-praktikum-583266" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-praktikum-583948" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-ii-584175" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-ii-584829" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-i-584174" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-obschaya-chast-semestr-i-584828" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-praktikum-583267" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-praktikum-583949" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-semestr-i-600433" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnoe-pravo-osobennaya-chast-semestr-ii-600434" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1527,185 +1533,185 @@
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.744</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>584522</v>
+        <v>600433</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>556</v>
+        <v>602</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="L14" s="9">
-        <v>2809.0</v>
+        <v>2659.0</v>
       </c>
       <c r="M14" s="9">
-        <v>3089.0</v>
+        <v>2919.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.794</v>
+        <v>0.741</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>584523</v>
+        <v>600434</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>693</v>
+        <v>811</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L15" s="9">
-        <v>3029.0</v>
+        <v>3519.0</v>
       </c>
       <c r="M15" s="9">
-        <v>3329.0</v>
+        <v>3869.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.851</v>
+        <v>0.992</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>