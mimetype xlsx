--- v2 (2026-02-21)
+++ v3 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>22.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>