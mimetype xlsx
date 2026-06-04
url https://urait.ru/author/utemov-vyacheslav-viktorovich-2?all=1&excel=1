--- v3 (2026-04-10)
+++ v4 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>10.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,114 +130,114 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>15.11.2018</t>
   </si>
   <si>
     <t>КРЕАТИВНАЯ ПЕДАГОГИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Утемов В. В., Зиновкина М. М., Горев П. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
-    <t>Сфера современного образования, а также подготовка педагогических кадров нового поколения должны быть пронизаны инновациями, направленными на развитие творческого потенциала учащихся. Авторы пособия являются ведущими специалистами в области развития творческого мышления и предлагают систему технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. Представленный учебный курс предназначен для углубления знаний в области педагогического образования и раскрывает особенности педагогической деятельности по проектированию и реализации креативного образовательного процесса в образовательных организациях. В издании приводится необходимый теоретический материал, примеры педагогических технологий для использования в практической деятельности, упражнения для работы с учащимися. В конце пособия даются вопросы и задания для самоконтроля.</t>
+    <t>Сфера современного образования, а также подготовка педагогических кадров нового поколения должны быть пронизаны инновациями, направленными на развитие творческого потенциала учащихся. Авторы пособия являются ведущими специалистами в области развития творческого мышления и предлагают систему технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. В издании приводится необходимый теоретический материал, примеры педагогических технологий для использования в практической деятельности, упражнения для работы с учащимися. В конце пособия даются вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08258-6</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.10.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ИССЛЕДОВАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ: ТРИЗ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Зиновкина М. М., Гареев Р. Т., Горев П. М., Утемов В. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Курс посвящено теории решений изобретательских задач (ТРИЗ) в педагогике. Авторами представлены методы развития творческого мышления и предложена система технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова.</t>
+    <t>Учебное пособие посвящено теории решений изобретательских задач (ТРИЗ) в педагогике. Авторами представлены методы развития творческого мышления и предложена система технологий научного творчества, среди которых — теория решения изобретательских задач Г. С. Альтшуллера, система непрерывного креативного образования НФТМ-ТРИЗ М. М. Зиновкиной, система заданий открытого типа В. В. Утёмова. Издание содержит задания для самоконтроля, приложения со списком типовых параметров, матрицей приемов разрешения противоречия и эвристическими принципами научного творчества.</t>
   </si>
   <si>
     <t>978-5-534-12134-6</t>
   </si>
   <si>
     <t>74.200я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.07.2020</t>
   </si>
   <si>
     <t>РАЗВИТИЕ КРЕАТИВНОСТИ УЧАЩИХСЯ: УЧЕБНЫЕ ЗАДАЧИ ОТКРЫТОГО ТИПА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Утемов В. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Курс «Развитие креативности учащихся: учебные задачи открытого типа» описывает системы задач открытого типа используемых в учебном процессе. Особенностью системы является организация творческой деятельности посредством решения задач, к которым выдвинуты требования к формулировке, описаны критерии оценивания и учтен уровень сложности по предложенной классификации. В курсе представлен подход к диагностике уровня развития креативности и методика развития креативности учащихся общеобразовательных организаций на основе системы задач открытого типа. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресуется учителям образовательных организаций, методистам, педагогам, бакалаврам и магистрантам, обучающихся на педагогических направлениях подготовки.</t>
+    <t>Пособие «Развитие креативности учащихся: учебные задачи открытого типа» описывает системы задач открытого типа используемых в учебном процессе. Особенностью системы является организация творческой деятельности посредством решения задач, к которым выдвинуты требования к формулировке, описаны критерии оценивания и учтен уровень сложности по предложенной классификации. В издании представлен подход к диагностике уровня развития креативности и методика развития креативности учащихся общеобразовательных организаций на основе системы задач открытого типа. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресуется учителям образовательных организаций, методистам, педагогам, бакалаврам и магистрантам, обучающихся на педагогических направлениях подготовки.</t>
   </si>
   <si>
     <t>978-5-534-13771-2</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>03.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ РЕШЕНИЯ ИЗОБРЕТАТЕЛЬСКИХ ЗАДАЧ: НАУЧНОЕ ТВОРЧЕСТВО 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-11140-8</t>
   </si>
   <si>
     <t>74.200я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">