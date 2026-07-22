--- v4 (2026-06-04)
+++ v5 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>04.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>