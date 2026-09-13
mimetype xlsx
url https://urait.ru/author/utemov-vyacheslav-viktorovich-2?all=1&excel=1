--- v5 (2026-07-22)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>22.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -867,54 +867,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>237</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1459.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -935,54 +935,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>124</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>559.0</v>
+        <v>589.0</v>
       </c>
       <c r="M6" s="9">
-        <v>609.0</v>
+        <v>649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>52</v>
       </c>
@@ -1005,54 +1005,54 @@
       <c r="B7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>127</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M7" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>60</v>
       </c>
@@ -1075,54 +1075,54 @@
       <c r="B8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>124</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="9">
-        <v>559.0</v>
+        <v>589.0</v>
       </c>
       <c r="M8" s="9">
-        <v>609.0</v>
+        <v>649.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">