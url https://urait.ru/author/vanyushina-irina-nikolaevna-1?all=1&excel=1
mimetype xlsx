--- v2 (2026-03-05)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>05.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>02.12.2019</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ОРГАНАХ ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ванюшин Я. Л., Ванюшина И. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Настоящее издание представляет курс лекций, посвященный основам государственной службы в органах внутренних дел Российской Федерации. В издании последовательно раскрываются понятие государственной службы Российской Федерации, особенности прохождения службы в органах внутренних дел, правовой статус сотрудника органов внутренних дел, поступление и прохождение службы в органах внутренних дел, порядок ее прекращения, служебная дисциплина и другие темы. Для лучшего освоения учебного материала в издании каждая тема сопровождена перечнем рекомендуемой основной и дополнительной литературы, списком вопросов для самоконтроля, краткими методическими рекомендациями по изучению. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для преподавателей, аспирантов и студентов юридических образовательных организаций (факультетов), курсантов, слушателей и адъюнктов образовательных организаций системы МВД России, обучающихся по программам высшего образования. Курс лекций может быть использован при обучении различных категорий сотрудников органов внутренних дел по программам профессионального обучения, дополнительным профессиональным программам, а также для изучения сотрудниками и работниками кадровых подразделений органов внутренних дел. Работа в целом рассчитана на широкий круг читателей, интересующихся вопросами государственной службы в органах внутренних дел.</t>
+    <t>Настоящее издание представляет курс лекций, посвященный основам государственной службы в органах внутренних дел Российской Федерации. В издании последовательно раскрываются понятие государственной службы Российской Федерации, особенности прохождения службы в органах внутренних дел, правовой статус сотрудника органов внутренних дел, поступление и прохождение службы в органах внутренних дел, порядок ее прекращения, служебная дисциплина и другие темы. Для лучшего освоения учебного материала в издании каждая тема сопровождена перечнем рекомендуемой основной и дополнительной литературы, списком вопросов для самоконтроля, краткими методическими рекомендациями по изучению.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12251-0</t>
   </si>
   <si>
     <t>67.401.213я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.12.2019</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ОРГАНАХ ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание представляет курс лекций, посвященный основам государственной службы в органах внутренних дел Российской Федерации. В издании последовательно раскрываются понятие государственной службы Российской Федерации, особенности прохождения службы в органах внутренних дел, правовой статус сотрудника органов внутренних дел, поступление и прохождение службы в органах внутренних дел, порядок ее прекращения, служебная дисциплина и другие темы. Для лучшего освоения учебного материала в издании каждая тема сопровождена перечнем рекомендуемой основной и дополнительной литературы, списком вопросов для самоконтроля, краткими методическими рекомендациями по изучению. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание предназначено для преподавателей и студентов юридических образовательных организаций (факультетов), курсантов, слушателей и адъюнктов образовательных организаций системы МВД России. Работа в целом рассчитана на широкий круг читателей, интересующихся вопросами государственной службы в органах внутренних дел.</t>
   </si>
   <si>
     <t>978-5-534-12758-4</t>
   </si>
   <si>
     <t>67.401.213я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -913,61 +910,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1469.0</v>
       </c>
       <c r="M6" s="9">
         <v>1619.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.443</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>