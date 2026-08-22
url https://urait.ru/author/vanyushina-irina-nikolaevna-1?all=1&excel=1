--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>23.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,105 +109,108 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>02.12.2019</t>
-[...2 lines deleted...]
-    <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ОРГАНАХ ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
+    <t>05.12.2019</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ОРГАНАХ ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Ванюшин Я. Л., Ванюшина И. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Правоохранительные органы и силовые структуры</t>
+  </si>
+  <si>
+    <t>Настоящее издание представляет курс лекций, посвященный основам государственной службы в органах внутренних дел Российской Федерации. В издании последовательно раскрываются понятие государственной службы Российской Федерации, особенности прохождения службы в органах внутренних дел, правовой статус сотрудника органов внутренних дел, поступление и прохождение службы в органах внутренних дел, порядок ее прекращения, служебная дисциплина и другие темы. Для лучшего освоения учебного материала в издании каждая тема сопровождена перечнем рекомендуемой основной и дополнительной литературы, списком вопросов для самоконтроля, краткими методическими рекомендациями по изучению.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-12758-4</t>
+  </si>
+  <si>
+    <t>67.401.213я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ОРГАНАХ ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Юридические науки</t>
-[...11 lines deleted...]
-    <t>978-5-534-12251-0</t>
+    <t>Настоящее издание представляет собой курс лекций, посвященный основам государственной службы в органах внутренних дел Российской Федерации. В нем последовательно раскрываются понятие государственной службы, особенности прохождения службы в органах внутренних дел, правовой статус сотрудника органов внутренних дел, поступление и прохождение службы в органах внутренних дел, порядок ее прекращения, служебная дисциплина, социальная защита сотрудников внутренних дел, а также другие вопросы, связанные с государственной службой в органах внутренних дел Российской Федерации. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-12858-1</t>
   </si>
   <si>
     <t>67.401.213я73</t>
-  </si>
-[...19 lines deleted...]
-    <t>67.401.213я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -567,51 +570,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-v-organah-vnutrennih-del-rossiyskoy-federacii-587382" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-v-organah-vnutrennih-del-rossiyskoy-federacii-587405" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-v-organah-vnutrennih-del-rossiyskoy-federacii-587405" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-v-organah-vnutrennih-del-rossiyskoy-federacii-600246" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -792,51 +795,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587382</v>
+        <v>587405</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>267</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -862,115 +865,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.443</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>587405</v>
+        <v>600246</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1469.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1619.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.443</v>
+        <v>0.437</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>