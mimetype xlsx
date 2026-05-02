--- v1 (2026-03-04)
+++ v2 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>04.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>