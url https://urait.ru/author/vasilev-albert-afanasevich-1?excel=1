--- v2 (2026-05-02)
+++ v3 (2026-07-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+  <si>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,53 +178,50 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-10175-1</t>
   </si>
   <si>
     <t>28.071я723</t>
   </si>
   <si>
     <t>15.03.2018</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ И БИОЛОГИЧЕСКАЯ ФИЗИКА. ТЕСТОВЫЕ ЗАДАНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержит тестовые задания по медицинской и биологической физике. Особое внимание уделено отбору тематических тестов по физическим явлениям и процессам, имеющим прикладное значение в современной биологии и медицине. В конце книги представлены коды правильных ответов к тестам, а также справочные материалы, необходимые при выполнении ряда тестовых заданий.</t>
   </si>
   <si>
     <t>978-5-534-05703-4</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ И БИОЛОГИЧЕСКАЯ ФИЗИКА. ТЕСТОВЫЕ ЗАДАНИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Пособие содержит тестовые задания по медицинской и биологической физике. Особое внимание уделено отбору тематических тестов по физическим явлениям и процессам, имеющим прикладное значение в современной биологии и медицине. В конце книги представлены коды правильных ответов к тестам, а также справочные материалы, необходимые при выполнении ряда тестовых заданий.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-10177-5</t>
   </si>
   <si>
     <t>17.08.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ ВЕРОЯТНОСТЕЙ И МАТЕМАТИЧЕСКАЯ СТАТИСТИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Теория вероятностей и математическая статистика</t>
   </si>
   <si>
     <t>Учебник посвящен основным разделам базового курса теории вероятностей и математической статистики. Каждая глава книги начинается с изложения теоретического материала и заканчивается подробным рассмотрением типовых приемов решения задач. Применение излагаемых методов решения задач аналитическим и графическим способами иллюстрируется на ключевых примерах, взятых из области биологии и медицины. В конце учебника приведено большое количество задач медико-биологического содержания, предназначенных для проведения практических занятий и самостоятельной работы студентов. В учебнике представлено большое количество рисунков, графиков и гистограмм, способствующих лучшему восприятию прочитанного материала.</t>
   </si>
   <si>
     <t>978-5-534-16714-6</t>
   </si>
   <si>
     <t>22.171я73</t>
@@ -238,51 +235,51 @@
   <si>
     <t>ТЕОРИЯ ВЕРОЯТНОСТЕЙ И МАТЕМАТИЧЕСКАЯ СТАТИСТИКА 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-16717-7</t>
   </si>
   <si>
     <t>22.171я723</t>
   </si>
   <si>
     <t>02.02.2018</t>
   </si>
   <si>
     <t>ФИЗИКА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Васильев А. А., Федоров В. Е., Храмов Л. Д.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая и теоретическая физика</t>
   </si>
   <si>
-    <t>Цель данного курса — подготовить учащихся ко всем видам аудиторных занятий по физике. Работа с курсом поможет повторить вопросы программы по физике для средних школ с целью углубления имеющихся знаний и устранения их пробелов. Он содержит в компактной форме сведения по всем разделам школьного курса физики. Даны определения физических понятий, должное внимание уделено математическим формам записи законов,отражающих рассматриваемые физические явления. В конце курса приведены примеры решения типовых задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Цель данного курса — подготовить учащихся ко всем видам аудиторных занятий по физике. Работа с курсом поможет повторить вопросы программы по физике для средних школ с целью углубления имеющихся знаний и устранения их пробелов. Он содержит в компактной форме сведения по всем разделам школьного курса физики. Даны определения физических понятий, должное внимание уделено математическим формам записи законов,отражающих рассматриваемые физические явления. В конце курса приведены примеры решения типовых задач.</t>
   </si>
   <si>
     <t>978-5-534-05702-7</t>
   </si>
   <si>
     <t>22.3я723</t>
   </si>
   <si>
     <t>09.01.2023</t>
   </si>
   <si>
     <t>ФИЗИКА. БАЗОВЫЙ УРОВЕНЬ: 10—11 КЛАССЫ 2-е изд., испр. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Учебник содержит в себе сведения по всем разделам школьного курса физики. Даны определения физических понятий, должное внимание уделено математическим формам записи законов, отражающих рассматриваемые физические явления. В учебнике приводятся примеры решения типовых задач и справочные данные. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16086-4</t>
   </si>
 </sst>
 </file>
 
@@ -1142,341 +1139,341 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>889.0</v>
       </c>
       <c r="M8" s="9">
         <v>979.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.278</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598719</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>224</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1269.0</v>
       </c>
       <c r="M9" s="9">
         <v>1399.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y9" s="8">
         <v>0.391</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>598762</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>224</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1269.0</v>
       </c>
       <c r="M10" s="9">
         <v>1399.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="R10" s="6" t="s">
+      <c r="S10" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y10" s="8">
         <v>0.391</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585287</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>221</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1009.0</v>
       </c>
       <c r="M11" s="9">
         <v>1109.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.309</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589209</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>211</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>969.0</v>
       </c>
       <c r="M12" s="9">
         <v>1069.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="S12" s="6" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.299</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>