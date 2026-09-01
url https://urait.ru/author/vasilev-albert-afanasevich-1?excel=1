--- v3 (2026-07-02)
+++ v4 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>02.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>