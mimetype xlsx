--- v1 (2026-02-23)
+++ v2 (2026-04-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>23.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,81 +199,84 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Дана характеристика основных объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. В издании получили широкое освещение современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития в условиях западных санкций. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены основные направления и формы стратегического планирования и формирования цифрового управления. Курс направлен на получение компетенций по направлениям подготовки «Экономика», «Государственное и муниципальное управление», «Менеджмент», «Социология». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован преподавателям и студентам, специализирующимся по проблемам экономики и управления.</t>
   </si>
   <si>
     <t>978-5-534-18712-0</t>
   </si>
   <si>
     <t>65.2/4я723</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>Основы современного государственного и муниципального управления 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21275-4</t>
   </si>
   <si>
     <t>24.04.2023</t>
   </si>
   <si>
-    <t>ЭКОНОМИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>ЭКОНОМИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Васильев В. П., Холоденко Ю. А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для преподавателей, аспирантов и студентов социально-гуманитарных направлений подготовки.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16601-9</t>
+    <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей и студентов образовательных учреждений среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-16602-6</t>
+  </si>
+  <si>
+    <t>65я723</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>ЭКОНОМИКА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические модели и механизмы равновесия и нестабильности. Представлены основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей, аспирантов и студентов социально-гуманитарных направлений подготовки.</t>
+  </si>
+  <si>
+    <t>978-5-534-21982-1</t>
   </si>
   <si>
     <t>65я73</t>
-  </si>
-[...10 lines deleted...]
-    <t>65я723</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В учебнике представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Учебник наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования</t>
   </si>
   <si>
     <t>978-5-534-16603-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -651,51 +654,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-i-municipalnoe-upravlenie-581375" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-584675" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-586268" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-581702" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-584676" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-588099" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-10-11-klassy-589137" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-i-municipalnoe-upravlenie-581375" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-584675" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-586268" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-581702" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-588099" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-599120" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-10-11-klassy-589137" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1156,245 +1159,245 @@
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.474</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584676</v>
+        <v>588099</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>299</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1619.0</v>
       </c>
       <c r="M9" s="9">
         <v>1779.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.482</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>588099</v>
+        <v>599120</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>299</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1619.0</v>
       </c>
       <c r="M10" s="9">
         <v>1779.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.482</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589137</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>241</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1349.0</v>
       </c>
       <c r="M11" s="9">
         <v>1479.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.412</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>