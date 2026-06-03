--- v2 (2026-04-15)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,102 +160,99 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20199-4</t>
   </si>
   <si>
     <t>67.401.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Васильев В. П.</t>
   </si>
   <si>
     <t>Отрасли и уровни государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Дана характеристика основных объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. В издании получили широкое освещение современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития в условиях западных санкций. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены основные направления и формы стратегического планирования и формирования цифрового управления. Курс направлен на получение компетенций по направлениям подготовки «Экономика», «Государственное и муниципальное управление», «Менеджмент», «Социология». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован преподавателям и студентам, специализирующимся по проблемам экономики и управления. Может использоваться на программах повышения квалификации, переподготовки и других формах дополнительного образования.</t>
+    <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Дана характеристика основных объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. В издании получили широкое освещение современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития в условиях западных санкций. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены основные направления и формы стратегического планирования и формирования цифрового управления.</t>
   </si>
   <si>
     <t>978-5-534-18711-3</t>
   </si>
   <si>
     <t>65.2/4я73</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Дана характеристика основных объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. В издании получили широкое освещение современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития в условиях западных санкций. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены основные направления и формы стратегического планирования и формирования цифрового управления. Курс направлен на получение компетенций по направлениям подготовки «Экономика», «Государственное и муниципальное управление», «Менеджмент», «Социология». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован преподавателям и студентам, специализирующимся по проблемам экономики и управления.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18712-0</t>
   </si>
   <si>
     <t>65.2/4я723</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>Основы современного государственного и муниципального управления 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21275-4</t>
   </si>
   <si>
     <t>24.04.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Васильев В. П., Холоденко Ю. А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей и студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В учебнике представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Учебник наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей и студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-16602-6</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
     <t>ЭКОНОМИКА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические модели и механизмы равновесия и нестабильности. Представлены основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей, аспирантов и студентов социально-гуманитарных направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-21982-1</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
@@ -1067,337 +1064,337 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1059.0</v>
       </c>
       <c r="M7" s="9">
         <v>1159.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.336</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>581702</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>292</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1589.0</v>
       </c>
       <c r="M8" s="9">
         <v>1749.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.474</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588099</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>299</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1619.0</v>
       </c>
       <c r="M9" s="9">
         <v>1779.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.482</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>599120</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>299</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1619.0</v>
       </c>
       <c r="M10" s="9">
         <v>1779.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="R10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.482</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589137</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>241</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1349.0</v>
       </c>
       <c r="M11" s="9">
         <v>1479.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.412</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>