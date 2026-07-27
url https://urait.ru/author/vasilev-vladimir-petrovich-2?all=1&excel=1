--- v3 (2026-06-03)
+++ v4 (2026-07-27)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>03.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,147 +151,153 @@
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
     <t>В курсе дано систематизированное изложение теоретических и практических вопросов государственного и муниципального управления в России, опыта зарубежных стран. Акцентировано внимание на экономических и социальных компонентах управленческих решений. Ряд лекций посвящен новым направлениям социоэкономической политики, ее эффективности. Выделены направления стратегического планирования развития РФ на основе моделей устойчивого роста и использования цифровых технологий. Представлена современная нормативная и статистическая база для разработки управленческих решений. Учтены изменения Конституции РФ, внесенные в 2020 г. и приоритеты социально-экономического развития РФ до 2036 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим, гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20199-4</t>
   </si>
   <si>
     <t>67.401.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2024</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Васильев В. П.</t>
   </si>
   <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Отрасли и уровни государственного и муниципального управления</t>
   </si>
   <si>
     <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Дана характеристика основных объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. В издании получили широкое освещение современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития в условиях западных санкций. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены основные направления и формы стратегического планирования и формирования цифрового управления.</t>
   </si>
   <si>
-    <t>978-5-534-18711-3</t>
+    <t>978-5-534-18712-0</t>
+  </si>
+  <si>
+    <t>65.2/4я723</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>В курсе дано комплексное изложение теории и практики государственного регулирования экономики. Представлены теоретические основания роли и масштабов государства в экономике. Дана характеристика объектов регулирующего воздействия государства. Наряду с механизмами бюджетно-налогового регулирования рассмотрено воздействие государства на финансовую, инвестиционную, инновационную и социальную сферы. Представлены новые формы государственного управления, входящие в систему стратегического планирования. Освещены современные нормативно-правовые и статистические индикаторы России, рассмотрено их место в системе государственного регулирования экономики. Действующие формы и методы регулирования сопряжены с задачами устойчивости социально-экономического развития. Использованы официальные материалы органов исполнительной власти по проблемам экономической и социальной политики. Изложены направления и формы стратегического планирования и цифрового управления.</t>
+  </si>
+  <si>
+    <t>978-5-534-22302-6</t>
   </si>
   <si>
     <t>65.2/4я73</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
-[...13 lines deleted...]
-  <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>Основы современного государственного и муниципального управления 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21275-4</t>
   </si>
   <si>
-    <t>24.04.2023</t>
-[...2 lines deleted...]
-    <t>ЭКОНОМИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>Основы экономики 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Васильев В. П., Холоденко Ю. А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>В учебнике представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Учебник наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей и студентов образовательных учреждений среднего профессионального образования.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16602-6</t>
+    <t>Курс представляет собой комплексное введение в фундаментальные принципы функционирования современной экономической системы. Программа курса последовательно охватывает микро- и макроэкономические темы: от анализа основ спроса и предложения, теории потребительского выбора и поведения фирмы в различных рыночных структурах до изучения макроэкономических показателей, роли государства, финансовых рынков и механизмов глобализации. Особенность курса — его практическая направленность и актуальность. Учебный материал тесно увязан с реалиями цифровой экономики и вызовами современного рынка труда. Это позволит освоить не только теоретическую базу, но и научиться анализировать текущие экономические процессы. Для эффективного усвоения материала и развития практических навыков в курс интегрированы интерактивные тесты и практические задания, моделирующие реальные профессиональные ситуации.</t>
+  </si>
+  <si>
+    <t>978-5-534-07087-3</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
     <t>ЭКОНОМИКА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические модели и механизмы равновесия и нестабильности. Представлены основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики. Курс наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России, учитывающих международную систему национальных счетов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей, аспирантов и студентов социально-гуманитарных направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-21982-1</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
-    <t>31.05.2023</t>
-[...2 lines deleted...]
-    <t>ЭКОНОМИКА: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>ЭКОНОМИКА: 10—11 КЛАССЫ 5-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
-    <t>В учебнике представлены взаимосвязи, возникающие в экономической системе ограниченных ресурсов и их распределения, исследованы базовые экономические категории, основы анализа спроса и предложения, типы рыночных структур, соотношение свободной конкуренции и монополии, особенности отдельных рынков. Рассмотрены основные макроэкономические модели и взаимодействия агрегированных структур рыночной экономики в их равновесном и динамическом контексте. Учебник наряду с традиционными разделами раскрывает ряд вопросов финансовой, социальной политики и внешнеэкономических связей. Содержание целого ряда разделов основано на современных статистических показателях России. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования</t>
-[...2 lines deleted...]
-    <t>978-5-534-16603-3</t>
+    <t>Курс направлен на формирование целостного представления об устройстве рыночной системы на микро- и макроуровне.Программа последовательно раскрывает фундаментальные понятия: от основ анализа спроса и предложения, теории потребительского выбора и поведения фирмы до принципов макроэкономического равновесия, механизмов инфляции, безработицы и роли государства в экономике. Особое внимание уделено современным вызовам: в курс интегрированы актуальные темы, что позволяет учащимся понимать актуальные экономические процессы и тренды развития мирового хозяйства. Это позволит освоить не только теоретическую базу, но и научиться анализировать текущие экономические процессы. Для закрепления материала и развития аналитических способностей в курсе представлены интерактивные тесты и практические задания, моделирующие реальные экономические ситуации.</t>
+  </si>
+  <si>
+    <t>978-5-9916-2676-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -651,51 +657,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-i-municipalnoe-upravlenie-581375" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-584675" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-586268" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-581702" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-588099" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-599120" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-10-11-klassy-589137" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-i-municipalnoe-upravlenie-581375" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-586268" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-regulirovanie-ekonomiki-601084" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-581702" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekonomiki-600186" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-599120" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-10-11-klassy-600162" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -946,465 +952,465 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.46</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>584675</v>
+        <v>586268</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>178</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1059.0</v>
       </c>
       <c r="M6" s="9">
         <v>1159.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.336</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586268</v>
+        <v>601084</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="J7" s="8">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1059.0</v>
+        <v>1019.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1159.0</v>
+        <v>1119.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.336</v>
+        <v>0.326</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>581702</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>292</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1589.0</v>
       </c>
       <c r="M8" s="9">
         <v>1749.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.474</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>588099</v>
+        <v>600186</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>299</v>
+        <v>216</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1619.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1779.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.482</v>
+        <v>0.382</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>599120</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>299</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1619.0</v>
       </c>
       <c r="M10" s="9">
         <v>1779.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.482</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>589137</v>
+        <v>600162</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>241</v>
+        <v>216</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
+        <v>1229.0</v>
+      </c>
+      <c r="M11" s="9">
         <v>1349.0</v>
       </c>
-      <c r="M11" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.412</v>
+        <v>0.382</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>