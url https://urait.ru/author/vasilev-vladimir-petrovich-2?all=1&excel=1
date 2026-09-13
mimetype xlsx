--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -909,54 +909,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>281</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1529.0</v>
+        <v>1609.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -979,54 +979,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>178</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1059.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1049,54 +1049,54 @@
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2027</v>
       </c>
       <c r="J7" s="8">
         <v>170</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1019.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1119.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>292</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1589.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1749.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>216</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>299</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1329,54 +1329,54 @@
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>216</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>