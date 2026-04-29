--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>14.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>65.32-5я73</t>
   </si>
   <si>
     <t>ОСНОВЫ ЗЕМЛЕПОЛЬЗОВАНИЯ И ЗЕМЛЕУСТРОЙСТВА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Без решения вопросов землепользования и землеустройства невозможно начать строительство жилых, производственных, административных и иных объектов, расширить материальную базу производства, развивать сельское хозяйство. Поэтому растет потребность в специалистах, способных оценить перспективы использования земель, выбрать наиболее рациональный вариант землепользования, не наносящий вреда земле как природному объекту и обеспечивающий доход от земельного участка. Для этого необходимы знания, овладению которыми призван способствовать настоящий курс. В нем комплексно освещены теоретические и практические вопросы землепользования и землеустройства, охватывающие все стадии использования земель: формирование земельных участков (установление границ на местности), их кадастровый учет и оценку, государственное регулирование использования земель. Рассматриваемые вопросы актуальны и отражают современный уровень развития земельных отношений в России. В курсе систематизированы знания, необходимые для успешной профессиональной деятельности в области землепользования и землеустройства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по аграрным, естественнонаучным и экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-18083-1</t>
   </si>
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимова С.Н.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
   </si>
   <si>
     <t>978-5-534-14763-6</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМЫМ ИМУЩЕСТВОМ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15063-6</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
 </sst>
 </file>
 