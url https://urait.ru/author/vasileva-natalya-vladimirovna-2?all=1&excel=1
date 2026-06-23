--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>29.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,96 +172,93 @@
   <si>
     <t>20.06.2024</t>
   </si>
   <si>
     <t>КАДАСТРЫ И КАДАСТРОВАЯ ОЦЕНКА ЗЕМЕЛЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>978-5-534-19513-2</t>
   </si>
   <si>
     <t>02.10.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ЗЕМЛЕПОЛЬЗОВАНИЯ И ЗЕМЛЕУСТРОЙСТВА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Без решения вопросов землепользования и землеустройства невозможно начать строительство жилых, производственных, административных и иных объектов, расширить материальную базу производства, развивать сельское хозяйство. Поэтому растет потребность в специалистах, способных оценить перспективы использования земель, выбрать наиболее рациональный вариант землепользования, не наносящий вреда земле как природному объекту и обеспечивающий доход от земельного участка. Для этого необходимы знания, овладению которыми призван способствовать настоящий курс. В нем комплексно освещены теоретические и практические вопросы землепользования и землеустройства, охватывающие все стадии использования земель: формирование земельных участков (установление границ на местности), их кадастровый учет и оценку, государственное регулирование использования земель. Рассматриваемые вопросы актуальны и отражают современный уровень развития земельных отношений в России. В курсе систематизированы знания, необходимые для успешной профессиональной деятельности в области землепользования и землеустройства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по аграрным, естественнонаучным и экономическим направлениям.</t>
+    <t>Без решения вопросов землепользования и землеустройства невозможно начать строительство жилых, производственных, административных и иных объектов, расширить материальную базу производства, развивать сельское хозяйство. Поэтому растет потребность в специалистах, способных оценить перспективы использования земель, выбрать наиболее рациональный вариант землепользования, не наносящий вреда земле как природному объекту и обеспечивающий доход от земельного участка. Для этого необходимы знания, овладению которыми призван способствовать настоящий курс. В нем комплексно освещены теоретические и практические вопросы землепользования и землеустройства, охватывающие все стадии использования земель: формирование земельных участков (установление границ на местности), их кадастровый учет и оценку, государственное регулирование использования земель. Рассматриваемые вопросы актуальны и отражают современный уровень развития земельных отношений в России.</t>
   </si>
   <si>
     <t>978-5-534-18093-0</t>
   </si>
   <si>
     <t>65.32-5я73</t>
   </si>
   <si>
     <t>ОСНОВЫ ЗЕМЛЕПОЛЬЗОВАНИЯ И ЗЕМЛЕУСТРОЙСТВА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Без решения вопросов землепользования и землеустройства невозможно начать строительство жилых, производственных, административных и иных объектов, расширить материальную базу производства, развивать сельское хозяйство. Поэтому растет потребность в специалистах, способных оценить перспективы использования земель, выбрать наиболее рациональный вариант землепользования, не наносящий вреда земле как природному объекту и обеспечивающий доход от земельного участка. Для этого необходимы знания, овладению которыми призван способствовать настоящий курс. В нем комплексно освещены теоретические и практические вопросы землепользования и землеустройства, охватывающие все стадии использования земель: формирование земельных участков (установление границ на местности), их кадастровый учет и оценку, государственное регулирование использования земель. Рассматриваемые вопросы актуальны и отражают современный уровень развития земельных отношений в России. В курсе систематизированы знания, необходимые для успешной профессиональной деятельности в области землепользования и землеустройства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по аграрным, естественнонаучным и экономическим направлениям.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18083-1</t>
   </si>
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимова С.Н.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
+    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
   </si>
   <si>
     <t>978-5-534-14763-6</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМЫМ ИМУЩЕСТВОМ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15063-6</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1110,201 +1107,201 @@
       <c r="K8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="9">
         <v>2089.0</v>
       </c>
       <c r="M8" s="9">
         <v>2299.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.606</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583579</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>457</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="9">
         <v>2349.0</v>
       </c>
       <c r="M9" s="9">
         <v>2579.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.674</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588189</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>457</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L10" s="9">
         <v>2349.0</v>
       </c>
       <c r="M10" s="9">
         <v>2579.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="R10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.674</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>