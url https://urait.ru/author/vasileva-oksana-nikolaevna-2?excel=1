--- v1 (2026-02-26)
+++ v2 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>26.02.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>