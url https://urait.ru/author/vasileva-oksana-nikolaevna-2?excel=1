--- v2 (2026-04-28)
+++ v3 (2026-06-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>29.04.2026</t>
+    <t>29.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,120 +190,120 @@
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
     <t>В учебнике системно рассматриваются и анализируются вопросы становления и развития корпоративной формы юридического лица, характеризуются современные тенденции развития корпоративного права и корпоративного управления, освещаются концептуальные и дискуссионные положения, а также правовое регулирование деятельности корпораций в зарубежных странах. Для проверки полученных знаний в конце каждой главы представлен практикум, включающий вопросы и задания для самоконтроля, тестовые и практико-ориентированные задания. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата и магистратуры, аспирантов, преподавателей, научных и практических работников, а также всех интересующихся вопросами корпоративного права.</t>
   </si>
   <si>
     <t>978-5-534-20589-3</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>12.05.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен с учетом требований к освоению соответствующих компонентов теоретических знаний, практических навыков и умений в области права для неюридических специальностей. В курсе рассматриваются основные теоретические положения о понятии, содержании и субъектах экономической деятельности, правовых основах экономической, бюджетной, налоговой, банковской, валютной систем России. Освещены вопросы государственного регулирования и контроля в обозначенной сфере, а также защиты прав субъектов экономической деятельности. Уделяется внимание специфике правового регулирования экономической деятельности в условиях цифровой экономики. Теоретическое содержание и практическая ориентированность курса соответствуют требованиям федерального государственного образовательного стандарта высшего образования. Содержание нормативных правовых актов учтено по состоянию на 1 января 2022 года. Курс предназначен для студентов образовательных организаций неюридического направления, аспирантов, преподавателей, а также для всех, кто интересуется вопросами правового обеспечения экономической деятельности.</t>
+    <t>Курс подготовлен с учетом требований к освоению соответствующих компонентов теоретических знаний, практических навыков и умений в области права для неюридических специальностей. В курсе рассматриваются основные теоретические положения о понятии, содержании и субъектах экономической деятельности, правовых основах экономической, бюджетной, налоговой, банковской, валютной систем России. Освещены вопросы государственного регулирования и контроля в обозначенной сфере, а также защиты прав субъектов экономической деятельности. Уделяется внимание специфике правового регулирования экономической деятельности в условиях цифровой экономики.</t>
   </si>
   <si>
     <t>978-5-534-15967-7</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>
   <si>
     <t>11.02.2021</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. ПРАВОВОЕ РЕГУЛИРОВАНИЕ ОТДЕЛЬНЫХ ВИДОВ ПРЕДПРИНИМАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание включает учебный материал по основным темам специальной части курса предпринимательского права, преподаваемого в юридических вузах. В курсе учтены последние изменения в законодательстве и новейшая судебная практика в области предпринимательского права. В нем раскрываются основные понятия и анализируются специфические особенности в области правового регулирования отдельных видов предпринимательской деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-14490-1</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>26.04.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П.</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права в процессе подготовки юристов в высших учебных заведениях. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-17789-3</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки.</t>
   </si>
   <si>
     <t>978-5-534-17790-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>978-5-534-17791-6</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права».</t>
   </si>
   <si>
     <t>978-5-534-17792-3</t>
   </si>
   <si>
     <t>09.10.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВОЕ ПРАВО 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе системно и доступно освещаются вопросы, изучаемые в рамках учебной дисциплины «Финансовое право»: раскрываются особенности финансово-правовых отношений и правовых институтов — бюджетное право и бюджетный процесс, банковская система, рынок ценных бумаг, валютное регулирование и валютный контроль и др. Используется практико-ориентированный подход в изложении теоретического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс представляет интерес и будет полезен студентам, научным и практическим работникам, бакалаврам, магистрам, преподавателям юридических и экономических вузов и факультетов, должностным лицам финансово-контрольных органов, органов законодательной (представительной) власти, исполнительной власти и органов местного самоуправления, а также всем, кто интересуется вопросами правового регулирования финансовых отношений.</t>
   </si>
   <si>
     <t>978-5-534-20575-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">