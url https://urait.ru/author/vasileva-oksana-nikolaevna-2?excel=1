--- v3 (2026-06-29)
+++ v4 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>29.06.2026</t>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>