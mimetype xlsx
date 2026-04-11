--- v1 (2026-02-08)
+++ v2 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>09.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>23.04.2025</t>
   </si>
   <si>
     <t>РЕСТОРАННОЕ ДЕЛО. ТЕХНОЛОГИЯ ПРОИЗВОДСТВА РЕСТОРАННОЙ ПРОДУКЦИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Васюкова А. Т.</t>
   </si>
   <si>
     <t>В курсе изложены основы дисциплины «Ресторанное дело. Технология производства ресторанной продукции». Излагаемый материал базируется на актуальных вопросах ассортимента и функциональных особенностях пищевых продуктов, основного и дополнительного сырья и их комплексного взаимодействия. Особое внимание в курсе уделено нормативным требованиям по организации производства ресторанной продукции. Показаны технологические процессы, обеспечивающие выпуск блюд и кулинарных изделий высокого качества, удовлетворяющих запросы потребителей. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18245-3</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ И ОБОРУДОВАНИЕ ВИНОДЕЛЬЧЕСКОГО ПРОИЗВОДСТВА. ХИМИЯ ВИНА. Учебник для СПО</t>
   </si>
   <si>
     <t>А.Т. Васюкова</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В учебнике рассматривается химический состава вин, процессы, происходящие на различных стадиях их приготовления, используемые современные химические и физико-химический методы исследования, в т. ч. газожидкостная, жидкостная и ионообменная хроматография, гель-фильтрация, диск-электрофорез, ядерный магнитный резонанс, электронный парамагнитный резонанс, УФ- и ИК-спектроскопия, атомная абсорбция и др. Дана характеристика основных сортов винограда, используемых в виноделии, ферменты виноградного растения. Приведен технологический процесс производства вина Учебник рекомендован для студентов вузов, колледжей и специалистов отрасли виноделия и виноградарства.</t>
   </si>
   <si>
     <t>978-5-534-19518-7</t>
   </si>
   <si>
     <t>36.874я723</t>
   </si>
   <si>
     <t>Технология и организация производства ресторанной продукции. Учебник для вузов</t>
   </si>
   <si>
     <t>В структуру настоящего курса включены жизненные вопросы и проблемы отрасли общественного питания с учетом современных требований к организации производства и обслуживания в ресторанном бизнесе. Излагаемый материал базируется на актуальных вопросах ассортимента и функциональных особенностях пищевых продуктов, основного и дополнительного сырья и их комплексного взаимодействия. Особое внимание в курсе уделено нормативным требованиям по организации производства ресторанной продукции. Показаны технологические процессы, обеспечивающие выпуск блюд и кулинарных изделий высокого качества, удовлетворяющих запросы потребителей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначается студентам высших учебных заведений, а также специалистам в области технологии продукции общественного питания, товароведения, экспертизы продовольственных товаров, технологам пищевой промышленности.</t>
   </si>
   <si>
     <t>978-5-534-18097-8</t>
   </si>
   <si>
     <t>28.05.2025</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОИЗВОДСТВА РЕСТОРАННОЙ ПРОДУКЦИИ. Учебник для вузов</t>
   </si>