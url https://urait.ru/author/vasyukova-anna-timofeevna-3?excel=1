--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>11.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>