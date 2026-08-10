--- v3 (2026-06-10)
+++ v4 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>10.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>