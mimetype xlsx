--- v3 (2026-07-05)
+++ v4 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>05.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,105 +112,108 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.05.2024</t>
   </si>
   <si>
-    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
+  </si>
+  <si>
+    <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для образовательных учреждений среднего профессионального образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-18713-7</t>
+  </si>
+  <si>
+    <t>58я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>Судебная медицина 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...1 lines deleted...]
-  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Медицина и фармакология</t>
-[...4 lines deleted...]
-  <si>
     <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для высших учебных заведений всех факультетов медицинских вузов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...2 lines deleted...]
-    <t>978-5-534-18692-5</t>
+    <t>978-5-534-22006-3</t>
   </si>
   <si>
     <t>58я73</t>
-  </si>
-[...22 lines deleted...]
-    <t>58я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -570,51 +573,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-600527" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -795,51 +798,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>586784</v>
+        <v>589328</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>331</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -865,115 +868,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.521</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589328</v>
+        <v>600527</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1769.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1949.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.521</v>
+        <v>0.529</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>