--- v0 (2026-01-22)
+++ v1 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
-    <t>22.01.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,128 +127,122 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Языки и литература</t>
-[...2 lines deleted...]
-    <t>Английский язык</t>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>ВНУТРЕННИЕ БОЛЕЗНИ: ЭНДОКРИННАЯ СИСТЕМА И ОБМЕН ВЕЩЕСТВ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Вебер В. Р., Копина М. Н.</t>
   </si>
   <si>
-    <t>Медицина и фармакология</t>
-[...1 lines deleted...]
-  <si>
     <t>Клиническая медицина.  Эпидемиология, инфекционные болезни</t>
   </si>
   <si>
     <t>В курсе представлены материалы по основным заболеваниям эндокринной системы и нарушениям обмена веществ, предусмотренные программой подготовки студентов медицинских ссузов; изложены современные данные по этиологии, патогенезу, диагностике, клинической картине, дифференциальной диагностике, лечению и профилактике заболеваний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по медицинским направлениям, аспирантам, преподавателям, практикующим врачам.</t>
   </si>
   <si>
     <t>978-5-534-19701-3</t>
   </si>
   <si>
     <t>54.15я723</t>
   </si>
   <si>
     <t>31.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И.</t>
   </si>
   <si>
-    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
-[...1 lines deleted...]
-  <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16396-4</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>14.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-534-16397-1</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
   <si>
     <t>06.12.2023</t>
@@ -286,69 +280,75 @@
   <si>
     <t>ОБЩИЙ УХОД ЗА БОЛЬНЫМИ 3-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе представлен материал, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. В каждой из тем определен объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля.</t>
   </si>
   <si>
     <t>978-5-534-16395-7</t>
   </si>
   <si>
     <t>53.5я73</t>
   </si>
   <si>
     <t>ОБЩИЙ УХОД ЗА БОЛЬНЫМИ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>В курсе представлен материал, рассчитанный на аудиторную и самостоятельную работу студентов медицинских училищ и колледжей по дисциплине «Общий уход за больными». В курсе описаны методики наблюдения медицинской сестрой за внешним видом и состоянием пациента, его личной гигиеной; питанием и кормлением; рассмотрена помощь при основных клинических симптомах — кашле, одышке, рвоте, запорах и др. Значительное внимание уделено описанию ухода за лежачим больным. Рассмотрены причины некоторых острых состояний, требующих неотложной помощи, и роль медсестры в оказании таковой. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16398-8</t>
   </si>
   <si>
-    <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...7 lines deleted...]
-  <si>
     <t>20.03.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов. В каждой из тем определены объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях. В приложении представлен перечень навыков и умений, которыми должна владеть медицинская сестра, приведен справочный материал.</t>
   </si>
   <si>
     <t>978-5-534-16394-0</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>Основы сестринского дела 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Г.И. Чуваков [и др.]; под редакцией Г.И. Чувакова.</t>
+  </si>
+  <si>
+    <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Курс освещает общий уход, основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях.</t>
+  </si>
+  <si>
+    <t>978-5-534-22013-1</t>
   </si>
   <si>
     <t>27.12.2018</t>
   </si>
   <si>
     <t>ПРОПЕДЕВТИКА ВНУТРЕННИХ БОЛЕЗНЕЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Пропедевтика внутренних болезней - это базисные знания терапии, где рассматриваются особенности методики осмотра, пальпации, перкуссии, аускультации, объем обследования пациентов при различных заболеваниях, семиотика основных поражений различных систем и организма в целом. В учебнике представлены все разделы терапии со всеми новыми положениями, критериями и рекомендациями по диагностике и лечению заболеваний. Издание содержит тестовые задания для закрепления пройденной темы.</t>
   </si>
   <si>
     <t>978-5-534-18670-3</t>
   </si>
   <si>
     <t>54.1-4я73</t>
   </si>
   <si>
     <t>24.03.2020</t>
   </si>
   <si>
     <t>ЭНДОКРИНОЛОГИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе представлены материалы по основным заболеваниям эндокринной системы и нарушениям обмена веществ, предусмотренные программой подготовки студентов медицинских вузов; изложены современные данные по этиологии, патогенезу, диагностике, клинической картине, дифференциальной диагностике, лечению и профилактике заболеваний.</t>
   </si>
@@ -738,51 +738,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588591" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vnutrennie-bolezni-endokrinnaya-sistema-i-obmen-veschestv-587866" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589252" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589253" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/klinicheskaya-praktika-medicinskih-sester-bratev-v-pulmonologii-589462" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/klinicheskaya-praktika-medicinskih-sester-bratev-v-pulmonologii-589492" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589250" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/propedevtika-vnutrennih-bolezney-590606" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinologiya-590580" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588591" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-v-sestrinskom-dele-b2-588679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vnutrennie-bolezni-endokrinnaya-sistema-i-obmen-veschestv-587866" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589252" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dovrachebnaya-pomosch-pri-neotlozhnyh-sostoyaniyah-589253" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/klinicheskaya-praktika-medicinskih-sester-bratev-v-pulmonologii-589462" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/klinicheskaya-praktika-medicinskih-sester-bratev-v-pulmonologii-589492" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-600551" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/propedevtika-vnutrennih-bolezney-590606" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinologiya-590580" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -990,54 +990,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>388</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1899.0</v>
+        <v>2029.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2089.0</v>
+        <v>2229.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1060,54 +1060,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>388</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1899.0</v>
+        <v>2029.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2089.0</v>
+        <v>2229.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1130,697 +1130,697 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>375</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.574</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589252</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>152</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>879.0</v>
+        <v>939.0</v>
       </c>
       <c r="M8" s="9">
-        <v>969.0</v>
+        <v>1029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.304</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589253</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>152</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>879.0</v>
+        <v>939.0</v>
       </c>
       <c r="M9" s="9">
-        <v>969.0</v>
+        <v>1029.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.304</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589462</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>284</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1159.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1269.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.464</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589492</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>284</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1159.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1269.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.464</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>587802</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>145</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L12" s="9">
-        <v>729.0</v>
+        <v>779.0</v>
       </c>
       <c r="M12" s="9">
-        <v>799.0</v>
+        <v>859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.194</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587803</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>145</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L13" s="9">
-        <v>729.0</v>
+        <v>779.0</v>
       </c>
       <c r="M13" s="9">
-        <v>799.0</v>
+        <v>859.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.194</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>589250</v>
+        <v>589251</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>505</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2399.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2639.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.732</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>589251</v>
+        <v>600551</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>505</v>
+        <v>465</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2399.0</v>
+        <v>2379.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2639.0</v>
+        <v>2619.0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>96</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.732</v>
+        <v>0.683</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>590606</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>937</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L16" s="9">
-        <v>3769.0</v>
+        <v>4029.0</v>
       </c>
       <c r="M16" s="9">
-        <v>4149.0</v>
+        <v>4429.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>99</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>100</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>101</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>1.143</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>590580</v>
@@ -1828,69 +1828,69 @@
       <c r="B17" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>375</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M17" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R17" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>105</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.574</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>