--- v1 (2026-04-30)
+++ v2 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
-    <t>30.04.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,132 +133,132 @@
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>ВНУТРЕННИЕ БОЛЕЗНИ: ЭНДОКРИННАЯ СИСТЕМА И ОБМЕН ВЕЩЕСТВ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Вебер В. Р., Копина М. Н.</t>
   </si>
   <si>
     <t>Клиническая медицина.  Эпидемиология, инфекционные болезни</t>
   </si>
   <si>
-    <t>В курсе представлены материалы по основным заболеваниям эндокринной системы и нарушениям обмена веществ, предусмотренные программой подготовки студентов медицинских ссузов; изложены современные данные по этиологии, патогенезу, диагностике, клинической картине, дифференциальной диагностике, лечению и профилактике заболеваний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по медицинским направлениям, аспирантам, преподавателям, практикующим врачам.</t>
+    <t>В учебнике представлены материалы по основным заболеваниям эндокринной системы и нарушениям обмена веществ, предусмотренные программой подготовки студентов медицинских ссузов; изложены современные данные по этиологии, патогенезу, диагностике, клинической картине, дифференциальной диагностике, лечению и профилактике заболеваний. В приложении приводятся типовые тестовые задания, разработанные для итоговой аттестации выпускников лечебного, стоматологического факультетов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по медицинским направлениям, аспирантам, преподавателям, практикующим врачам.</t>
   </si>
   <si>
     <t>978-5-534-19701-3</t>
   </si>
   <si>
     <t>54.15я723</t>
   </si>
   <si>
     <t>31.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И.</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16396-4</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>14.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
+    <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях.</t>
   </si>
   <si>
     <t>978-5-534-16397-1</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>КЛИНИЧЕСКАЯ ПРАКТИКА МЕДИЦИНСКИХ СЕСТЕР (БРАТЬЕВ) В ПУЛЬМОНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И., Вебера В. Р.</t>
   </si>
   <si>
     <t>В курсе излагаются методы обследования пациентов с патологией бронхолегочной системы, представлены современные данные по этиологии, патогенезу, диагностике, клинической картине, лечению, реабилитации и профилактике заболеваний. Изложено участие медицинской сестры (брата) в сопровождении пациентов с бронхолегочными заболеваниями в рамках сестринского процесса. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по направлению подготовки 34.03.01 «Сестринское дело»; преподавателей, студентов медицинских колледжей, практикующих медицинских сестер и врачей.</t>
   </si>
   <si>
     <t>978-5-534-18011-4</t>
   </si>
   <si>
     <t>54.12я73</t>
   </si>
@@ -1684,94 +1684,94 @@
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>600551</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2379.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2619.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>96</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.683</v>
+        <v>0.686</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>590606</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>937</v>