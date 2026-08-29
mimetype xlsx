--- v2 (2026-06-30)
+++ v3 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
-    <t>30.06.2026</t>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>