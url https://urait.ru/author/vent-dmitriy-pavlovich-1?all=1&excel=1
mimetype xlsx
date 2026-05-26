--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>02.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>04.06.2024</t>
   </si>
   <si>
     <t>ЖИДКОСТНАЯ ЭКСТРАКЦИЯ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комиссаров Ю. А., Гордеев Л. С., Вент Д. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>В настоящем издании рассмотрены равновесие многокомпонентных смесей, синтез схем разделения многокомпонентных смесей, изучаются процессы жидкостной экстракции, адсобации, сушки, растворения и экстрагирования, а также кристаллизации.. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Пятая часть является продолжением части четвертой «Массообменные процессы и аппараты». В ней рассматриваются равновесие многокомпонентных смесей, синтез схем разделения многокомпонентных смесей, изучаются процессы жидкостной экстракции, адсобации, сушки, растворения и экстрагирования, а также кристаллизации. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18833-2</t>
   </si>
   <si>
     <t>35.11я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГИДРОМЕХАНИКИ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В настоящем издании изложены основы гидромеханики, рассматриваются вопросы транспортировки жидкостей и газов, дается классификация насосов, вентиляторов и компрессоров, приведены математические модели процессов разделения гетерогенных систем осаждением и фильтрацией. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Во второй части «Гидромеханические процессы и аппараты» изложены основы гидромеханики, рассматриваются вопросы транспортировки жидкостей и газов, дается классификация насосов, вентиляторов и компрессоров, приведе ны математические модели процессов разделения гетерогенных систем осаждением и фильтрацией. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18778-6</t>
   </si>
   <si>
     <t>25.08.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ПРОЕКТИРОВАНИЯ ПРОМЫШЛЕННЫХ АППАРАТОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
     <t>В учебном пособии разработаны методологические основы метода математического моделирования и принципы построения математических моделей, а также созданы модели различных процессов химической технологии. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-05422-4</t>
   </si>
@@ -271,51 +271,51 @@
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В первой части «Общие принципы расчета аппаратов химической технологии и основные закономерности процессов» дано математическое описание явлений переноса массы, субстанции, энергии, количества движения, приведены основные законы термодинамики, методы анализа процессов химической технологии с позиции теории подобия, математическое описание структуры потоков гидродинамики и кинетики двухфазных систем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-19103-5</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ХИМИЧЕСКИХ ТЕХНОЛОГИЙ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18776-2</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА В ПРОЦЕССАХ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Приведены уравнения состояния и законы термодинамики в термодинамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теплоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В третьей части «Тепловые процессы и аппараты» приведены уравнения состояния и законы термодинамики в термо динамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теп лоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18816-5</t>
   </si>
   <si>
     <t>05.09.2017</t>
   </si>
   <si>
     <t>ХИМИКО-ТЕХНОЛОГИЧЕСКИЕ ПРОЦЕССЫ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Комиссаров Ю. А., Глебов М. Б., Гордеев Л. С., Вент Д. П.</t>
   </si>
   <si>
     <t>Гриф другой организации</t>
   </si>
   <si>
     <t>Учебник посвящен использованию методов экспериментального исследования и математического моделирования гидродинамики и кинетики массо- и теплопередачи. В нем рассмотрены процессы ректификации, абсорбции, экстракции, кристаллизации, сушки, теплообмена, а также кинетика химических реакций, представлены лабораторные работы по определению параметров математических моделей. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-09169-4</t>
   </si>
   <si>
     <t>35я73</t>
   </si>