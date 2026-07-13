--- v2 (2026-05-26)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>26.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>