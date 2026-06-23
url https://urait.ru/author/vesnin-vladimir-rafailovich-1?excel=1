--- v3 (2026-05-05)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14975-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.06.2017</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКИЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Учебник содержит систематизированное изложение теоретических, методологических, методических положений стратегического менеджмента. В нем последовательно раскрываются различные аспекты стратегического менеджмента — от становления стратегического мышления до современных положений конкуренции на глобальном уровне. В состав практического инструментария входят примеры, задания для самостоятельного выполнения, деловые игры, ситуационные задачи. Учебник построен на результатах научных исследований авторов, проводимых ими на протяжении последних 20 лет. Он ориентирован на формирование у студентов стратегического мышления, компетенций разработки и реализации стратегий, стратегических планов и программ основных стратегических направлений развития организаций, развитие навыков выявления и оценки сильных и слабых сторон организации, проведения стратегического анализа конкретных ситуаций.</t>
+    <t>Курс содержит систематизированное изложение теоретических, методологических, методических положений стратегического менеджмента. В нем последовательно раскрываются различные аспекты стратегического менеджмента — от становления стратегического мышления до современных положений конкуренции на глобальном уровне. В состав практического инструментария входят примеры, задания для самостоятельного выполнения, деловые игры, ситуационные задачи. Курс построен на результатах научных исследований авторов, проводимых ими на протяжении последних 20 лет. Он ориентирован на формирование у студентов стратегического мышления, компетенций разработки и реализации стратегий, стратегических планов и программ основных стратегических направлений развития организаций, развитие навыков выявления и оценки сильных и слабых сторон организации, проведения стратегического анализа конкретных ситуаций.</t>
   </si>
   <si>
     <t>978-5-534-16797-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>