--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>03.11.2015</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКАЯ МЕХАНИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Вильке В. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая и теоретическая физика</t>
   </si>
   <si>
-    <t>Предлагаемый читателю учебник «Теоретическая механика» является четвертым изданием фундаментального курса университетского образования по специальностям «Математика, прикладная математика», «Механика, прикладная математика». Учебник написан на основе тридцатилетнего опыта чтения курсов по механике для студентов — механиков и математиков механико-математического факультета Московского государственного университета имени М. В. Ломоносова. В учебнике удачно соединены классическая механика и механка сплошных сред, изложение которыхх ведется на базе современного математического аппарата, позволяющего в рамках единой аксиоматики описать системы с конечным и бесконечным числом степеней свободы. Книгу отличают математическая строгость, краткость и единый подход к различным моделям классической механики и механики сплошных сред. Значительное место отводится лагранжевой и гамильтоновой механике, вариационным принципам, играющим основную роль при построении динамических моделей деформируемого твердого тела, жидкости и газа. В книге реализован ряд новых методических идей. В четвертое издание добавлены три приложения, в которых рассматриваются различные задачи теоретической механики.</t>
+    <t>Предлагаемый читателю учебник «Теоретическая механика» является четвертым изданием фундаментального курса университетского образования по специальностям «Математика, прикладная математика», «Механика, прикладная математика». Учебник написан на основе тридцатилетнего опыта чтения курсов по механике для студентов — механиков и математиков механико-математического факультета Московского государственного университета имени М. В. Ломоносова. В учебнике удачно соединены классическая механика и механка сплошных сред, изложение которыхх ведется на базе современного математического аппарата, позволяющего в рамках единой аксиоматики описать системы с конечным и бесконечным числом степеней свободы. Книгу отличают математическая строгость, краткость и единый подход к различным моделям классической механики и механики сплошных сред.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03481-3</t>
   </si>
   <si>
     <t>22.21я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>