--- v0 (2026-02-10)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,69 +190,75 @@
   <si>
     <t>25.12.2014</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ИНТЕРАКТИВНЫЙ ПРАКТИКУМ + ДОП.МАТЕРИАЛЫ В ЭБС. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Резника Г.М.</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания. В практикум включены сценарии деловых игр, а также задания на анализ процессуальных документов, которые основаны на судебной, прокурорской, следственной и адвокатской практике. В качестве приложения к книге прилагаются дополнительные материалы, доступные в электронной библиотечной системе «Юрайт» biblio-online.ru.</t>
   </si>
   <si>
     <t>978-5-534-02456-2</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>05.04.2023</t>
-[...2 lines deleted...]
-    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 4-е изд., пер. и доп. Учебник для вузов</t>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Г.М. Резник [и др.]; под общей редакцией Г.М. Резника.</t>
+  </si>
+  <si>
+    <t>Курс формирует системные знания фундаментальных основ уголовного процесса. Изучаются назначение, принципы, стадии процесса, статус участников, учение о доказательствах, меры принуждения и ключевые процессуальные институты (ходатайства, сроки, реабилитация и др.). Программа актуализирована с учетом последних изменений законодательства и правоприменительной практики. Усвоение материала обеспечит прочную базу для профессиональной деятельности в правоохранительных органах, адвокатуре и суде. Обучение включает интерактивные тесты и задания для отработки навыков применения УПК РФ. Курс предназначен для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21978-4</t>
+  </si>
+  <si>
+    <t>10.04.2023</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Резник Г. М.</t>
   </si>
   <si>
     <t>Курс состоит из Общей и Особенной частей. В Общую часть включены общие положения уголовного судопроизводства, уголовно-процессуального права, отдельно рассматриваются доказательства и доказывание, процессуальные сроки и издержки и реабилитация, в Особенную — досудебное и судебное производства, а также особый порядок уголовного судопроизводства. Курс подготовлен преподавателями кафедры уголовно-процессуального права федерального государственного бюджетного образовательного учреждения высшего образования «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)», большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Отв. ред. Резник Г. М.</t>
   </si>
   <si>
     <t>978-5-534-19820-1</t>
   </si>
   <si>
     <t>28.08.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Маркова Т. Ю.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания, в соответствии с учебной программой указанной дисциплины, разработанной и используемой в современном образовательном процессе. При подготовке практикума использовались действующая редакция Уголовно-процессуального кодекса Российской Федерации (в том числе последние изменения, внесенные в законодательство), а также многочисленные решения Конституционного Суда Российской Федерации и Верховного Суда Российской Федерации. Нормативные акты используются по состоянию на 1 июля 2024 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20157-4</t>
   </si>
   <si>
     <t>25.04.2025</t>
   </si>
@@ -699,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-interaktivnyy-praktikum-dop-materialy-v-ebs-560540" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-584381" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-praktikum-583067" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-590338" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-glasnosti-ugolovnogo-sudoproizvodstva-587158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-prezumpcii-nevinovnosti-586322" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-uchastiya-grazhdan-v-osuschestvlenii-pravosudiya-585855" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-interaktivnyy-praktikum-dop-materialy-v-ebs-560540" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-praktikum-583067" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-590338" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-glasnosti-ugolovnogo-sudoproizvodstva-587158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-prezumpcii-nevinovnosti-586322" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-uchastiya-grazhdan-v-osuschestvlenii-pravosudiya-585855" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1134,521 +1140,521 @@
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.527</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>584381</v>
+        <v>599116</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>440</v>
+        <v>486</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2269.0</v>
+        <v>2479.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2499.0</v>
+        <v>2729.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.653</v>
+        <v>0.709</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584382</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>498</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2539.0</v>
       </c>
       <c r="M9" s="9">
         <v>2789.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.723</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583067</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>623</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="9">
         <v>2739.0</v>
       </c>
       <c r="M10" s="9">
         <v>3009.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.767</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590338</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>186</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1099.0</v>
       </c>
       <c r="M11" s="9">
         <v>1209.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.345</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>587158</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>277</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1209.0</v>
       </c>
       <c r="M12" s="9">
         <v>1329.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.456</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586322</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>129</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L13" s="9">
         <v>569.0</v>
       </c>
       <c r="M13" s="9">
         <v>629.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="8">
         <v>0.139</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585855</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>263</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1449.0</v>
       </c>
       <c r="M14" s="9">
         <v>1589.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.438</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>