--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,132 @@
   <si>
     <t>21.08.2023</t>
   </si>
   <si>
     <t>СУДОУСТРОЙСТВО И ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Насонов С. А., Хохряков М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран» в Московском государственном юридическом университете имени О. Е. Кутафина. Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность: судах, прокуратуре, органах предварительного расследования, адвокатуре, нотариате и др., о выполняемых ими функциях и их организации (устройстве), а также знакомит читателя с общими, базовыми понятиями — судебная власть, правосудие и др. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, нотариусов, сотрудников правоохранительных органов.</t>
+    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран» в Московском государственном юридическом университете имени О. Е. Кутафина. Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17651-3</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>СУДОУСТРОЙСТВО И ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран». Курс дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность: судах, прокуратуре, органах предварительного расследования, адвокатуре, нотариате и др., о выполняемых ими функциях и их организации (устройстве), а также знакомит читателя с общими, базовыми понятиями: судебная власть, правосудие и др. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей, а также для судей, адвокатов, нотариусов и сотрудников правоохранительных органов.</t>
+    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран». Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-17664-3</t>
   </si>
   <si>
     <t>67.71я723</t>
   </si>
   <si>
     <t>25.12.2014</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ИНТЕРАКТИВНЫЙ ПРАКТИКУМ + ДОП.МАТЕРИАЛЫ В ЭБС. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Резника Г.М.</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания. В практикум включены сценарии деловых игр, а также задания на анализ процессуальных документов, которые основаны на судебной, прокурорской, следственной и адвокатской практике. В качестве приложения к книге прилагаются дополнительные материалы, доступные в электронной библиотечной системе «Юрайт» biblio-online.ru.</t>
+    <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания. В практикум включены сценарии деловых игр, а также задания на анализ процессуальных документов, которые основаны на судебной, прокурорской, следственной и адвокатской практике. В качестве дополнения к книге прилагается диск, содержащий пять занимательных ролевых игр по курсу. Издание рекомендуется к использованию вместе с учебником «Уголовно-процессуальное право Российской Федерации» под редакцией Г. М. Резника (М. : Юрайт, 2014).</t>
   </si>
   <si>
     <t>978-5-534-02456-2</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.02.2026</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Г.М. Резник [и др.]; под общей редакцией Г.М. Резника.</t>
   </si>
   <si>
     <t>Курс формирует системные знания фундаментальных основ уголовного процесса. Изучаются назначение, принципы, стадии процесса, статус участников, учение о доказательствах, меры принуждения и ключевые процессуальные институты (ходатайства, сроки, реабилитация и др.). Программа актуализирована с учетом последних изменений законодательства и правоприменительной практики. Усвоение материала обеспечит прочную базу для профессиональной деятельности в правоохранительных органах, адвокатуре и суде. Обучение включает интерактивные тесты и задания для отработки навыков применения УПК РФ. Курс предназначен для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-21978-4</t>
   </si>
   <si>
-    <t>10.04.2023</t>
-[...11 lines deleted...]
-    <t>978-5-534-19820-1</t>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В курсе освещены такие темы Особенной части уголовно-процессуального права, как досудебное и судебное производства, а также особый порядок уголовного судопроизводства, международное сотрудничество. Курс подготовлен преподавателями кафедры уголовно-процессуального права федерального государственного бюджетного образовательного учреждения высшего образования «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)», большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21979-1</t>
   </si>
   <si>
     <t>28.08.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Маркова Т. Ю.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания, в соответствии с учебной программой указанной дисциплины, разработанной и используемой в современном образовательном процессе. При подготовке практикума использовались действующая редакция Уголовно-процессуального кодекса Российской Федерации (в том числе последние изменения, внесенные в законодательство), а также многочисленные решения Конституционного Суда Российской Федерации и Верховного Суда Российской Федерации. Нормативные акты используются по состоянию на 1 июля 2024 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20157-4</t>
   </si>
   <si>
     <t>25.04.2025</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. Учебник и практикум для вузов</t>
   </si>
@@ -280,51 +277,51 @@
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС. ПРИНЦИП ГЛАСНОСТИ УГОЛОВНОГО СУДОПРОИЗВОДСТВА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю.</t>
   </si>
   <si>
     <t>В курсе проведен анализ правовых основ, содержания и гарантий гласности в российском уголовном процессе с 1864 года по настоящее время. Рассмотрено развитие научных представлений о гласности как о принципе уголовного судопроизводства. Уникальный характер данной работе придает проведенное автором масштабное сравнительно-правовое исследование: по вопросам гласности уголовного судопроизводства проанализировано законодательство 193 государств, входящих в ООН, приведены малоизвестные примеры из отечественной судебной практики различных исторических периодов. Предложен новый подход, согласно которому гласность является не общим условием судебного разбирательства, но его принципом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, аспирантов, докторантов, преподавателей, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-19914-7</t>
   </si>
   <si>
     <t>18.09.2024</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС. ПРИНЦИП ПРЕЗУМПЦИИ НЕВИНОВНОСТИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В курсе приведен анализ правовых основ, содержания и гарантий презумпции невиновности в российском уголовном процессе с 1864 г. по настоящее время. Рассмотрено развитие научных представлений о презумпции невиновности как об уголовно-процессуальном принципе. Предложены пути совершенствования законодательства и правоприменительной практики, направленные на обеспечение баланса публично-правовых и частноправовых интересов при реализации данного принципа. Уникальный характер данному изданию придает приведение малоизвестных исторических примеров из практики. Впервые в отечественной литературе систематизированы доводы «за» и «против» действия презумпции невиновности в советском уголовном процессе. Подвергнуты критическому анализу современные предложения об исключении презумпции невиновности из числа принципов уголовного судопроизводства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, бакалавров, магистрантов, аспирантов, преподавателей юридических факультетов и вузов, практических работников правоохранительной и судебной систем, а также всех интересующихся проблемами уголовного судопроизводства.</t>
+    <t>В курсе приведен анализ правовых основ, содержания и гарантий презумпции невиновности в российском уголовном процессе с 1864 г. по настоящее время. Рассмотрено развитие научных представлений о презумпции невиновности как об уголовно-процессуальном принципе. Предложены пути совершенствования законодательства и правоприменительной практики, направленные на обеспечение баланса публично-правовых и частноправовых интересов при реализации данного принципа. Уникальный характер данному изданию придает приведение малоизвестных исторических примеров из практики. Впервые в отечественной литературе систематизированы доводы «за» и «против» действия презумпции невиновности в советском уголовном процессе. Подвергнуты критическому анализу современные предложения об исключении презумпции невиновности из числа принципов уголовного судопроизводства.</t>
   </si>
   <si>
     <t>978-5-534-19900-0</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>13.03.2025</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС. ПРИНЦИП УЧАСТИЯ ГРАЖДАН В ОСУЩЕСТВЛЕНИИ ПРАВОСУДИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Насонов С. А.</t>
   </si>
   <si>
     <t>Курс исполнен в лучших традициях научной школы Московского государственного юридического университета имени О. Е. Кутафина. В издании рассмотрен уголовный процесс с точки зрения его правовой, а не карательной сущности. Описаны исторические и современные формы реализации принципа участия представителей общества в осуществлении уголовного правосудия в законодательстве России. Подробно охарактеризовано участие народа в отправлении правосудия в дореволюционный период и советский период. Обосновывается необходимость закрепления участия граждан в осуществлении правосудия в качестве принципа уголовного судопроизводства. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, аспирантов, докторантов, преподавателей, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-19917-8</t>
   </si>
 </sst>
 </file>
 
@@ -705,51 +702,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-interaktivnyy-praktikum-dop-materialy-v-ebs-560540" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-praktikum-583067" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-590338" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-glasnosti-ugolovnogo-sudoproizvodstva-587158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-prezumpcii-nevinovnosti-586322" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-uchastiya-grazhdan-v-osuschestvlenii-pravosudiya-585855" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-interaktivnyy-praktikum-dop-materialy-v-ebs-583261" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-599117" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-praktikum-583067" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-590338" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-glasnosti-ugolovnogo-sudoproizvodstva-587158" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-prezumpcii-nevinovnosti-586322" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-princip-uchastiya-grazhdan-v-osuschestvlenii-pravosudiya-585855" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1070,69 +1067,69 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.481</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>560540</v>
+        <v>583261</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>446</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1849.0</v>
       </c>
       <c r="M7" s="9">
         <v>2029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
@@ -1210,451 +1207,451 @@
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.709</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584382</v>
+        <v>599117</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2539.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2789.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.723</v>
+        <v>0.733</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583067</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>623</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L10" s="9">
         <v>2739.0</v>
       </c>
       <c r="M10" s="9">
         <v>3009.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.767</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590338</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>186</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1099.0</v>
       </c>
       <c r="M11" s="9">
         <v>1209.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.345</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>587158</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>277</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1209.0</v>
       </c>
       <c r="M12" s="9">
         <v>1329.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.456</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586322</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>129</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L13" s="9">
         <v>569.0</v>
       </c>
       <c r="M13" s="9">
         <v>629.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="8">
         <v>0.139</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585855</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>263</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1449.0</v>
       </c>
       <c r="M14" s="9">
         <v>1589.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.438</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>