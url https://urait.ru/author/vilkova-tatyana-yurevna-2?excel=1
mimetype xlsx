--- v2 (2026-05-25)
+++ v3 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>25.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>