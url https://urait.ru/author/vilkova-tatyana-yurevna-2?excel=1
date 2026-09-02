--- v3 (2026-07-12)
+++ v4 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>13.07.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.02.2026</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Г.М. Резник [и др.]; под общей редакцией Г.М. Резника.</t>
   </si>
   <si>
     <t>Курс формирует системные знания фундаментальных основ уголовного процесса. Изучаются назначение, принципы, стадии процесса, статус участников, учение о доказательствах, меры принуждения и ключевые процессуальные институты (ходатайства, сроки, реабилитация и др.). Программа актуализирована с учетом последних изменений законодательства и правоприменительной практики. Усвоение материала обеспечит прочную базу для профессиональной деятельности в правоохранительных органах, адвокатуре и суде. Обучение включает интерактивные тесты и задания для отработки навыков применения УПК РФ. Курс предназначен для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-21978-4</t>
   </si>
   <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе освещены такие темы Особенной части уголовно-процессуального права, как досудебное и судебное производства, а также особый порядок уголовного судопроизводства, международное сотрудничество. Курс подготовлен преподавателями кафедры уголовно-процессуального права федерального государственного бюджетного образовательного учреждения высшего образования «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)», большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
+    <t>В курсе освещены такие темы Особенной части уголовно-процессуального права, как досудебное и судебное производства, а также особый порядок уголовного судопроизводства, международное сотрудничество. Курс подготовлен преподавателями кафедры уголовно-процессуального права МГЮА им. О. Е. Кутафина, большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-21979-1</t>
   </si>
   <si>
     <t>28.08.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Маркова Т. Ю.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Уголовно-процессуальное право Российской Федерации» подготовлен преподавателями кафедры уголовно-процессуального права Московского государственного юридического университета имени О. Е. Кутафина (МГЮА) на основе многолетнего опыта преподавания, в соответствии с учебной программой указанной дисциплины, разработанной и используемой в современном образовательном процессе. При подготовке практикума использовались действующая редакция Уголовно-процессуального кодекса Российской Федерации (в том числе последние изменения, внесенные в законодательство), а также многочисленные решения Конституционного Суда Российской Федерации и Верховного Суда Российской Федерации. Нормативные акты используются по состоянию на 1 июля 2024 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20157-4</t>
   </si>
   <si>
     <t>25.04.2025</t>
   </si>