--- v3 (2026-04-23)
+++ v4 (2026-06-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.04.2026</t>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>16.06.2016</t>
   </si>
   <si>
     <t>ФИЗИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Ильин В. А., Бахтина Е. Ю., Виноградова Н. Б., Самойленко П. И. ; Под ред. Ильина В.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая и теоретическая физика</t>
   </si>
   <si>
-    <t>Учебник и практикум «Физика» соответствует требованиям ФГОС ВО и предназначен для студентов, изучающих физику по образовательным программам, реализуемым в высших учебных заведениях различного профиля: в классических и педагогических университетах, технических вузах. Учебник также может быть полезен студентам, обучающимся по магистерским программам, для которых физика является неосновной дисциплиной. Предлагаемый учебник не является альтернативой фундаментальным учебникам по физике, но призван служить кратким пособием для повторения изученного ранее учебного материала. Используя данную учебную книгу, в частности, при подготовке к экзамену по физике, студенты могут в предельно сжатые сроки систематизировать знания, приобретенные в процессе изучения дисциплины; сосредоточить свое внимание на ее основных понятиях; сформировать примерную структуру (план) ответов на разные вопросы. Особенностью данной учебной книги является то, что она в полной мере посвящена физике, математика в ней играет только роль вычислительного аппарата, математического обеспечения. Учебник содержит практикум, включающий примеры решения типовых задач по всем разделам физики, значительное количество задач для самостоятельного решения и тесты. Особое внимание уделено общекультурным и профессиональным компетенциям, формируемым при изучении физики.</t>
+    <t>Учебник и практикум «Физика» соответствует требованиям ФГОС ВО и предназначен для студентов, изучающих физику по образовательным программам, реализуемым в высших учебных заведениях различного профиля: в классических и педагогических университетах, технических вузах. Учебник также может быть полезен студентам, обучающимся по магистерским программам, для которых физика является неосновной дисциплиной. Предлагаемый учебник не является альтернативой фундаментальным учебникам по физике, но призван служить кратким пособием для повторения изученного ранее учебного материала. Используя данную учебную книгу, в частности, при подготовке к экзамену по физике, студенты могут в предельно сжатые сроки систематизировать знания, приобретенные в процессе изучения дисциплины; сосредоточить свое внимание на ее основных понятиях; сформировать примерную структуру (план) ответов на разные вопросы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-6343-4</t>
   </si>
   <si>
     <t>22.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>