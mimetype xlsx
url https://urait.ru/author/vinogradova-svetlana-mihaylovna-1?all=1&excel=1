--- v2 (2026-03-26)
+++ v3 (2026-05-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>27.03.2026</t>
+    <t>17.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01551-5</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.11.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МАССОВОЙ КОММУНИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Виноградова С. М., Мельник Г. С.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>В курсе представлено комплексное освещение дисциплины «Психология массовой коммуникации», предусмотренной Федеральным государственным образовательным стандартом высшего образования по направлению «Связи с общественностью и реклама». Раскрываются вопросы методологии и практики массовых коммуникаций. Изложение строится с использованием новейших достижений в развитии психологии и теории коммуникации, практики средств массовой информации, практики связей с общественностью и рекламы в современных условиях и опыта преподавания данной дисциплины в отечественных и зарубежных вузах. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для обучающихся по направлениям «Связи с общественностью и реклама», «Журналистика», «Психология», «Международные отношения» (бакалавриат и магистратура).</t>
   </si>
   <si>
     <t>978-5-534-19592-7</t>
   </si>
   <si>
     <t>76я73</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ И МАССОВОЙ КОММУНИКАЦИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы методологии и практики массовых коммуникаций. Изложение строится с использованием новейших достижений в развитии психологии и теории коммуникации, практики средств массовой информации, практики связей с общественностью и рекламы в современных условиях и опыта преподавания данной дисциплины в отечественных и зарубежных вузах.</t>
   </si>
   <si>
     <t>978-5-534-19705-1</t>
   </si>