--- v3 (2026-05-17)
+++ v4 (2026-07-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>17.05.2026</t>
+    <t>06.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>28.06.2016</t>
   </si>
   <si>
     <t>ГЕОПОЛИТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Виноградова С. М., Рущин Д. А., Дунаева Ю. Г., Шалденкова Т. Ю. ; Под ред. Виноградовой С.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Учебник дает системное представление о современных проблемах геополитики, хронополитики и геоэкономики. В нем рассматриваются основные теоретические аспекты и понятийный аппарат геополитики, история становления и тенденции развития этой научной дисциплины, а также ее взаимодействие с геоэкономикой и хронополитикой. Видное место в учебнике отведено положению России в мировом геополитическом пространстве. Каждая глава завершается практикумом — вопросами для самоконтроля и анализа изучаемого материала — и снабжена списком источников, рекомендуемых к прочтению, фрагменты которых можно найти в ЭБС «Юрайт» (www.biblio-online.ru).</t>
+    <t>Учебник дает системное представление о современных проблемах геополитики, хронополитики и геоэкономики. В нем рассматриваются основные теоретические аспекты и понятийный аппарат геополитики, история становления и тенденции развития этой научной дисциплины, а также ее взаимодействие с геоэкономикой и хронополитикой. Видное место в учебнике отведено положению России в мировом геополитическом пространстве. Каждая глава завершается практикумом — вопросами для самоконтроля и анализа изучаемого материала. Учебник предназначен для студентов, обучающихся по программе академического бакалавриата, — по направлениям «Международные отношения», «Журналистика», «Связи с общественностью» и др. Может быть использован и на других уровнях профессиональной подготовки. Будет полезен преподавателям и всем, кто интересуется проблемами геополитики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01551-5</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.11.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МАССОВОЙ КОММУНИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Виноградова С. М., Мельник Г. С.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы методологии и практики массовых коммуникаций. Изложение строится с использованием новейших достижений в развитии психологии и теории коммуникации, практики средств массовой информации, практики связей с общественностью и рекламы в современных условиях и опыта преподавания данной дисциплины в отечественных и зарубежных вузах.</t>
   </si>
   <si>
     <t>978-5-534-19705-1</t>
   </si>
   <si>
     <t>28.04.2015</t>
   </si>
   <si>
     <t>РИТОРИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Виноградова С. М., Силин И. С. ; Под ред. Виноградовой С.М.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Логика. Риторика</t>
   </si>
   <si>
-    <t>Цель учебника — формирование у обучающихся знаний, умений и навыков в области теории и практики риторики, необходимых для подготовки правильной, точной, убедительной публичной речи, уместной в конкретных условиях современной социальной коммуникации. Учебник отличают четкая структура и ясная логика подачи материала, понятный язык изложения, хороший методический комплекс. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
+    <t>Цель учебника — формирование у обучающихся знаний, умений и навыков в области теории и практики риторики, необходимых для подготовки правильной, точной, убедительной публичной речи, уместной в конкретных условиях современной социальной коммуникации. Учебник отличают четкая структура и ясная логика подачи материала, понятный язык изложения, хороший методический комплекс.</t>
   </si>
   <si>
     <t>978-5-534-01235-4</t>
   </si>
   <si>
     <t>83.7я73</t>
   </si>
   <si>
     <t>21.11.2024</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ ЖУРНАЛИСТИКИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Корконосенко С. Г.</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Журналистика и издательское дело</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы методологии и истории социологии журналистики как научной и учебной дисциплины, применения методов социологического анализа действительности в труде журналиста, своеобразия социологической журналистики, организации исследований практики редакций и их сотрудников. Изложение материала строится с использованием новейших достижений в развитии социологической и теоретико-журналистской мысли, опыта деятельности СМИ в условиях современной России.</t>
   </si>