--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>06.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>