--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,105 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>03.09.2020</t>
-[...2 lines deleted...]
-    <t>ИНКЛЮЗИВНОЕ ИСКУССТВО. Учебник для вузов</t>
+    <t>18.12.2019</t>
+  </si>
+  <si>
+    <t>СОЦИАЛЬНЫЙ МАРКЕТИНГ. ИНКЛЮЗИВНЫЕ ФОРМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Вишнякова Ю. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...1 lines deleted...]
-  <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Педагогика, психология, социальная работа</t>
-[...5 lines deleted...]
-    <t>Развитие современного общества направлено на принятие людей с инвалидностью и осознание, что они тоже неотъемлемая часть социума, что среди людей с ограничениями встречаются уникальные личности, которых болезнь мотивировала к творчеству и открывала мир по-новому. Ощущая жизнь иначе, через запахи, эмоции, образы, эти люди создают чувственные, самобытные предметы искусства. При знакомстве с пособием студенты узнают много нового о классических и известных творениях, о том, что через ту или иную болезнь творцы (художники и артисты) смогли создавать шедевры, научатся отличать работы современного инклюзивного искусства, овладеют терминологией по теме инклюзии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный курс предназначен для тех, кто хочет расширить мировоззрение и познакомиться с инклюзивным искусством.</t>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Маркетинг</t>
+  </si>
+  <si>
+    <t>«Социальный маркетинг. Инклюзивные формы» — это одна из первых в России книг в сфере создания и продвижения товаров и услуг для людей с инвалидностью (незрячих, глухих, имеющих ментальные и опорно-двигательные нарушения). Она представляет собой практическое пособие по созданию инклюзивной рекламы, организации event- и pr-мероприятий, учитывающих участников с ограниченными возможностями здоровья. Для студентов и аспирантов, обучающихся по гуманитарным направлениям, и всех, кто интересуется данной темой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-13762-0</t>
-[...2 lines deleted...]
-    <t>85я73</t>
+    <t>978-5-534-12509-2</t>
   </si>
   <si>
     <t>60*90/16</t>
-  </si>
-[...16 lines deleted...]
-    <t>978-5-534-12509-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -567,59 +543,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-iskusstvo-588500" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnyy-marketing-inklyuzivnye-formy-587980" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnyy-marketing-inklyuzivnye-formy-587980" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -678,51 +654,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -792,195 +768,124 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588500</v>
+        <v>587980</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>599.0</v>
+        <v>609.0</v>
       </c>
       <c r="M5" s="9">
-        <v>659.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>669.0</v>
+      </c>
+      <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="U5" s="6" t="s">
+      <c r="V5" s="6"/>
+      <c r="W5" s="6">
+        <v>60.99</v>
+      </c>
+      <c r="X5" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="V5" s="6"/>
-[...5 lines deleted...]
-      </c>
       <c r="Y5" s="8">
-        <v>0.147</v>
+        <v>0.149</v>
       </c>
       <c r="Z5" s="6"/>
-    </row>
-[...66 lines deleted...]
-      <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>