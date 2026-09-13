--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -795,54 +795,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>140</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">