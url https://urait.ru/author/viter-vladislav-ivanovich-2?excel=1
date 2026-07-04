--- v2 (2026-05-14)
+++ v3 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>14.05.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,69 +199,69 @@
   <si>
     <t>Витер В. И., Гецманова И. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Нарушения профессионального медицинского долга влекут необходимость их правовой и экспертной оценки, от результатов которых зависит юридическая процедура разрешения конфликта. В работе представлен историко-правовой анализ нормативных положений, регламентирующих профессиональную медицинскую деятельность, раскрыты вопросы разграничения видов юридической ответственности за профессиональные нарушения и экспертной оценки медицинских происшествий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов медицинских и юридических вузов, врачей, юристов.</t>
   </si>
   <si>
     <t>978-5-534-08868-7</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ГИСТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-12580-1</t>
   </si>
   <si>
     <t>28.70я73</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ЭКСПЕРТИЗА: ГИСТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-13605-0</t>
   </si>
   <si>
     <t>28.70я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>