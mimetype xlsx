--- v3 (2026-07-04)
+++ v4 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>04.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,105 +112,108 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.05.2024</t>
   </si>
   <si>
-    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
+  </si>
+  <si>
+    <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для образовательных учреждений среднего профессионального образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-18713-7</t>
+  </si>
+  <si>
+    <t>58я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>Судебная медицина 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...1 lines deleted...]
-  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Медицина и фармакология</t>
-[...4 lines deleted...]
-  <si>
     <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для высших учебных заведений всех факультетов медицинских вузов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...2 lines deleted...]
-    <t>978-5-534-18692-5</t>
+    <t>978-5-534-22006-3</t>
   </si>
   <si>
     <t>58я73</t>
-  </si>
-[...22 lines deleted...]
-    <t>58я723</t>
   </si>
   <si>
     <t>18.04.2019</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА: ЭКСПЕРТИЗА НАРУШЕНИЙ В ДЕЯТЕЛЬНОСТИ МЕДИЦИНСКОГО ПЕРСОНАЛА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Гецманова И. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Нарушения профессионального медицинского долга влекут необходимость их правовой и экспертной оценки, от результатов которых зависит юридическая процедура разрешения конфликта. В работе представлен историко-правовой анализ нормативных положений, регламентирующих профессиональную медицинскую деятельность, раскрыты вопросы разграничения видов юридической ответственности за профессиональные нарушения и экспертной оценки медицинских происшествий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов медицинских и юридических вузов, врачей, юристов.</t>
   </si>
   <si>
     <t>978-5-534-08868-7</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ГИСТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р.</t>
   </si>
@@ -627,51 +630,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-600527" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -852,51 +855,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>586784</v>
+        <v>589328</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>331</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -922,317 +925,317 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.521</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589328</v>
+        <v>600527</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1769.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1949.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.521</v>
+        <v>0.529</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586783</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>188</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1099.0</v>
       </c>
       <c r="M7" s="9">
         <v>1209.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.348</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>565102</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>303</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1889.0</v>
       </c>
       <c r="M8" s="9">
         <v>2079.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.499</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>566500</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>302</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1889.0</v>
       </c>
       <c r="M9" s="9">
         <v>2079.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.498</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>