--- v1 (2026-01-30)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>31.01.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>335</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1329.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1459.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -911,54 +911,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>419</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1619.0</v>
+        <v>1739.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1779.0</v>
+        <v>1909.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -979,54 +979,54 @@
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>448</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1719.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1889.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1047,54 +1047,54 @@
       <c r="B8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>315</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1269.0</v>
+        <v>1359.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1399.0</v>
+        <v>1489.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1115,54 +1115,54 @@
       <c r="B9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>319</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1279.0</v>
+        <v>1369.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1409.0</v>
+        <v>1509.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">