--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>01.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>978-5-534-09620-0, 978-5-534-09618-7</t>
   </si>
   <si>
     <t>ВОСПОМИНАНИЯ В 3 Ч. ЧАСТЬ 3. 17 ОКТЯБРЯ 1905 ГОДА — 1911 ГОД</t>
   </si>
   <si>
     <t>Воспоминания знаменитого реформатора и виднейшего государственного деятеля Сергея Юльевича Витте создают обширную картину российской политической жизни от времен правления Александра II и вплоть до 1912 года. Том третий раскрывает историю манифеста 17 октября 1905 года, деятельность Витте как председателя Совета министров до самой его отставки, а также наблюдения за дальнейшей политикой правительства. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09622-4, 978-5-534-09618-7</t>
   </si>
   <si>
     <t>17.02.2011</t>
   </si>
   <si>
     <t>КОНСПЕКТ ЛЕКЦИЙ О НАРОДНОМ И ГОСУДАРСТВЕННОМ ХОЗЯЙСТВЕ В 2 Ч. ЧАСТЬ 1. Монография</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Витте Сергей Юльевич (1849 1915), граф (1905), российский государственный деятель, почетный член Петербургской академии наук (1893). В 1892 министр путей сообщения, с 1892 министр финансов, с 1903 председатель комитета министров. В 1905 1906 председатель Совета министров. Инициатор введения винной монополии (1895), проведения денежной реформы (1897), строительства Сибирской железной дороги. Подписал Портсмутский мир (1905). Автор Манифеста 17 октября 1905. Разработал основные положения столыпинской аграрной реформы. Стремился привлечь предпринимателей к сотрудничеству с правительством.</t>
+    <t>Предлагаемый читателю конспект лекций С. Ю. Витте в настоящее время является его самым востребованным трудом. Именно в этой научной работе нашли наиболее полное отражение взгляды выдающегося российского деятеля на экономические и финансовые проблемы. Для всех, кто интересуется экономической теорией и историей экономической мысли в России.</t>
   </si>
   <si>
     <t>978-5-534-01893-6, 978-5-534-01894-3</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>КОНСПЕКТ ЛЕКЦИЙ О НАРОДНОМ И ГОСУДАРСТВЕННОМ ХОЗЯЙСТВЕ В 2 Ч. ЧАСТЬ 2. Монография</t>
   </si>
   <si>
     <t>978-5-534-01895-0, 978-5-534-01894-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>