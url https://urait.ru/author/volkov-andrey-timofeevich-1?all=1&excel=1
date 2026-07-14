--- v2 (2026-05-14)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>14.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>01.02.2013</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕНЕДЖМЕНТА 2-е изд., пер. и доп. Учебник и практикум для академического бакалавриата</t>
   </si>
   <si>
     <t>Отв. ред. Афанасьев В. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Бакалавр. Академический курс</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>Авторы учебника — ведущие профессора Государственного университета управления, Академии народного хозяйства, Национального исследовательского университета «Высшая школа экономики», Российского экономического университета им. Г. В. Плеханова — адаптируют классические концепции широкого спектра основ менеджмента к формату универсального представления единой теории. В издании представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами. Для лучшего усвоения теоретического материала в каждую главу включены ситуационные задания, контрольные вопросы и задания для самостоятельной работы.</t>
+    <t>В учебнике представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-4368-9</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>12.12.2023</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЧЕСКОЕ БРОКЕРСТВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Анисимова А.Ю., Пятаевой О.А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>В курсе последовательно изложены методические подходы к осуществлению процесса технологического брокерства. Представлены концептуальные основы технологического брокерства как направления технологического предпринимательства, стратегии технологического брокерства в инновационной деятельности организаций, охарактеризованы модели коммерциализации инновационных технологических разработок. Рассмотрены различные методы оценки потенциала технологий, алгоритм проектирования системы трансфера технологий, методология оценки готовности технологических проектов, методика технологического аудита, которая может использоваться в контексте оценки стратегического потенциала технологий. Представлены отдельные аспекты стратегирования специализированных трудовых ресурсов (технологический брокер), необходимых для успешного трансфера технологий. Дан обзор различных методов оценки эффективности внедрения инновационных технологических решений, венчурных инвестиций в технологические разработки. Изложение материала подчинено основной цели — формирование у студентов знаний, умений и навыков по управлению процессами технологического развития. Соответствует федеральному государственному образовательному стандарту высшего образования. Предназначен для студентов высших учебных заведений, аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами долгосрочного управления процессом разработки и внедрения технологических разработок.</t>
+    <t>В курсе последовательно изложены методические подходы к осуществлению процесса технологического брокерства. Представлены концептуальные основы технологического брокерства как направления технологического предпринимательства, стратегии технологического брокерства в инновационной деятельности организаций, охарактеризованы модели коммерциализации инновационных технологических разработок. Рассмотрены различные методы оценки потенциала технологий, алгоритм проектирования системы трансфера технологий, методология оценки готовности технологических проектов, методика технологического аудита, которая может использоваться в контексте оценки стратегического потенциала технологий. Представлены отдельные аспекты стратегирования специализированных трудовых ресурсов (технологический брокер), необходимых для успешного трансфера технологий. Дан обзор различных методов оценки эффективности внедрения инновационных технологических решений, венчурных инвестиций в технологические разработки.</t>
   </si>
   <si>
     <t>978-5-534-17024-5</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.02.2024</t>
   </si>
   <si>
     <t>ТРАНСФЕР ТЕХНОЛОГИЙ В ИННОВАЦИОННОЙ ЭКОНОМИКЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Анисимова А.Ю., Пятаевой О.А.</t>
   </si>
   <si>
     <t>В курсе последовательно изложены методические подходы к осуществлению процесса трансфера технологий, анализу масштабов трансфера технологий, проанализированы статистические данные по трансферу технологий в зарубежных странах и в российской экономике. Изложение материала подчинено основной цели формирование у студентов знаний, умений и навыков по управлению процессами инновационного развития, оценке возможностей и разработке методов управления стратегий трансфера технологий. Соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, инженерно-техническим направлениям, аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления инновациями, разработки и реализации стратегий трансфера технологий и систем управления величинами индикаторов инновационного развития.</t>
   </si>
   <si>
     <t>978-5-534-18676-5</t>
   </si>