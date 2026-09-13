--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2022</v>
       </c>
       <c r="J5" s="8">
         <v>665</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2659.0</v>
+        <v>2789.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2919.0</v>
+        <v>3069.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>203</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1169.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>251</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1399.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>