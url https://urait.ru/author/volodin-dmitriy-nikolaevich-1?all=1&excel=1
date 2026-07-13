--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ БИОТЕХНОЛОГИЧЕСКИХ ПРОИЗВОДСТВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Евдокимова И.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Курс описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для подготовки бакалавров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», магистров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
+    <t>Предлагаемое пособие описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для подготовки бакалавров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», магистров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12433-0</t>
   </si>
   <si>
     <t>30.16я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.06.2020</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИЧЕСКИХ ПРОИЗВОДСТВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
+    <t>Предлагаемое пособие описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
   </si>
   <si>
     <t>978-5-534-13580-0</t>
   </si>
   <si>
     <t>30.16я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>