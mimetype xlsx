--- v1 (2026-02-22)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>22.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>