--- v2 (2026-04-22)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,63 +214,63 @@
   <si>
     <t>Курс содержит систематическое изложение дисциплины «История государства и права зарубежных стран» с учетом новейших достижений историко-правовой науки и отражает изменения государственно-правового развития на рубеже XX—XXI вв. Содержание рассматривает государство и право нового и новейшего времени. Издание дает представление об основных этапах развития ведущих государств, эволюции правовых систем и институтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для всех интересующихся историей государства и права.</t>
   </si>
   <si>
     <t>978-5-534-16911-9</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРАВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Вологдина  А. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для более точного понимания смысла юридических понятий составлен глоссарий. Курс также содержит дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования.</t>
+    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для студентов среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19075-5</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>ПРАВО 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для более точного понимания смысла юридических понятий составлен глоссарий. Курс также содержит дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов неюридических факультетов, изучающих дисциплины «Право» и «Правоведение».</t>
+    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Для студентов неюридических факультетов, изучающих дисциплины «Право» и «Правоведение».</t>
   </si>
   <si>
     <t>978-5-534-19074-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ ВНЕШНЕЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 8-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Финансовое право</t>
   </si>
   <si>
     <t>Курс предназначен для подготовки специалистов в области внешней торговли. Основное внимание уделено источникам правового регулирования внешнеэкономической деятельности, контрактам международной купли-продажи товаров и связанным с ними проблемам коммерческого представительства, лизинга, факторинга, перевозок, расчетов и разрешения споров. Издание разработано на основе лекций, прочитанных автором на курсах МВА и магистерских программ, с учетом последних изменений в законодательстве, арбитражной и судебной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по юридическим и экономическим направлениям, аспирантов, преподавателей, а также специалистов-практиков в сфере внешнеэкономической деятельности.</t>
   </si>
   <si>
     <t>978-5-534-19636-8</t>
   </si>
   <si>
     <t>67.412.2я73</t>
   </si>