--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>23.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+  <si>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,78 +166,84 @@
   <si>
     <t>67.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН В НОВОЕ ВРЕМЯ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17082-5</t>
   </si>
   <si>
     <t>05.06.2023</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН В СРЕДНИЕ ВЕКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержание охватывает период формирования государств средних веков. Издание дает представление об основных этапах развития ведущих государств, эволюции правовых систем и институтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для всех интересующихся историей государства и права.</t>
   </si>
   <si>
     <t>978-5-534-16889-1</t>
   </si>
   <si>
-    <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН ДО XVI ВЕКА 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-16910-2</t>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН ДО XVI ВЕКА 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Курс содержит систематическое изложение дисциплины «История государства и права зарубежных стран» с учетом новейших достижений историко-правовой науки и отражает изменения государственно-правового развития на рубеже XX—XXI вв. Содержание охватывает период формирования государств древнего мира и средних веков. Курс дает представление об основных этапах развития ведущих государств, эволюции правовых систем и институтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для всех интересующихся историей государства и права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22332-3</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН ДРЕВНЕГО МИРА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Содержание охватывает период формирования государств древнего мира. Издание дает представление об основных этапах развития ведущих государств, эволюции правовых систем и институтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для всех интересующихся историей государства и права.</t>
   </si>
   <si>
     <t>978-5-534-16891-4</t>
   </si>
   <si>
-    <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН. НОВОЕ И НОВЕЙШЕЕ ВРЕМЯ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-16911-9</t>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА ЗАРУБЕЖНЫХ СТРАН. НОВОЕ И НОВЕЙШЕЕ ВРЕМЯ 7-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс содержит систематическое изложение дисциплины «История государства и права зарубежных стран» с учетом новейших достижений историко-правовой науки и отражает изменения государственно-правового развития на рубеже XX—XXI вв. Содержание рассматривает государство и право нового и новейшего времени. Курс дает представление об основных этапах развития ведущих государств, эволюции правовых систем и институтов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для всех интересующихся историей государства и права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22333-0</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРАВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Вологдина  А. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
     <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для студентов среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19075-5</t>
   </si>
@@ -654,51 +660,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-noveyshee-vremya-584063" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-novoe-vremya-584062" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-srednie-veka-584061" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-do-xvi-veka-584335" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-drevnego-mira-584060" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-novoe-i-noveyshee-vremya-584336" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-583627" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-583370" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-vneshneekonomicheskoy-deyatelnosti-582534" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-noveyshee-vremya-584063" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-novoe-vremya-584062" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-v-srednie-veka-584061" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-do-xvi-veka-601268" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-drevnego-mira-584060" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-novoe-i-noveyshee-vremya-601269" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-prava-583627" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-583370" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-regulirovanie-vneshneekonomicheskoy-deyatelnosti-582534" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1089,459 +1095,459 @@
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.301</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>584335</v>
+        <v>601268</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1589.0</v>
+        <v>1509.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1749.0</v>
+        <v>1659.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.475</v>
+        <v>0.454</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584060</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>146</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L9" s="9">
         <v>779.0</v>
       </c>
       <c r="M9" s="9">
         <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.195</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>584336</v>
+        <v>601269</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2169.0</v>
+        <v>2179.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2389.0</v>
+        <v>2399.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.628</v>
+        <v>0.629</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583627</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>417</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2159.0</v>
       </c>
       <c r="M11" s="9">
         <v>2369.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.625</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583370</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>417</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2159.0</v>
       </c>
       <c r="M12" s="9">
         <v>2369.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.625</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582534</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>395</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2059.0</v>
       </c>
       <c r="M13" s="9">
         <v>2259.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.599</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>