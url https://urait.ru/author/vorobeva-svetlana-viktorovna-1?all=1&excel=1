--- v1 (2026-03-06)
+++ v2 (2026-06-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>06.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,93 @@
   <si>
     <t>22.02.2023</t>
   </si>
   <si>
     <t>ОЦЕНИВАНИЕ РЕЗУЛЬТАТОВ ОБУЧЕНИЯ В ШКОЛЕ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Воробьева С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
-    <t>В учебнике при опоре на теоретические основы оценивания приводится обобщенная характеристика средств оценивания результатов обучения в современной общеобразовательной школе; раскрываются понятия «средства оценивания», «контрольно-оценочная деятельность», даются концептуальные представления о результатах обучения в общеобразовательной школе, об изменениях в системе оценки результатов в связи с введением федеральных государственных образовательных стандартов, о требованиях к средствам оценивания в школе, об оценочной политике школы. Представлен широкий спектр современных средств оценивания. В книге описано большое количество методик использования различных средств оценивания на основе современных концепций и теорий оценивания, представлен значительный иллюстративный материал и практикум. Содержание учебника соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для обучающихся в бакалавриате, магистратуре и специалитете по профилю подготовки «психолого-педагогическое образование», в аспирантуре — по направлению подготовки «Образование и педагогические науки», будет полезен методистам, руководителям и педагогическим работникам общеобразовательных организаций, а также работникам дополнительного профессионально-педагогического образования, осуществляющим повышение квалификации педагогических работников системы общего образования.</t>
+    <t>В учебнике при опоре на теоретические основы оценивания приводится обобщенная характеристика средств оценивания результатов обучения в современной общеобразовательной школе; раскрываются понятия «средства оценивания», «контрольно-оценочная деятельность», даются концептуальные представления о результатах обучения в общеобразовательной школе, об изменениях в системе оценки результатов в связи с введением федеральных государственных образовательных стандартов, о требованиях к средствам оценивания в школе, об оценочной политике школы. Представлен широкий спектр современных средств оценивания. В книге описано большое количество методик использования различных средств оценивания на основе современных концепций и теорий оценивания, представлен значительный иллюстративный материал и практикум.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16124-3</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.10.2016</t>
   </si>
   <si>
     <t>ПРОФИЛАКТИКА СОЦИАЛЬНЫХ ЗАВИСИМОСТЕЙ ПОДРОСТКОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Мазниченко М. А., Нескоромных Н. И.</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В курсе представлены рекомендации по подготовке социальных педагогов к комплексной профилактике социальных зависимостей подростков. Описана система такой подготовки, раскрыты различные ее аспекты: теоретическая, методическая, практическая подготовка. Представлена рабочая программа авторского курса «Профилактика социальных зависимостей подростков в работе социального педагога».</t>
   </si>
   <si>
     <t>978-5-534-07544-1</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
   <si>
     <t>27.12.2018</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЕ СРЕДСТВА ОЦЕНИВАНИЯ РЕЗУЛЬТАТОВ ОБУЧЕНИЯ В ОБЩЕОБРАЗОВАТЕЛЬНОЙ ШКОЛЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике при опоре на теоретические основы оценивания приводится обобщенная характеристика средств оценивания результатов обучения в современной общеобразовательной школе; раскрываются понятия «средства оценивания», «контрольно-оценочная деятельность», даются концептуальные представления о результатах обучения в общеобразовательной школе, об изменениях в системе оценки результатов в связи с введением федеральных государственных образовательных стандартов, о требованиях к средствам оценивания в школе, об оценочной политике школы. Представлен широкий спектр современных средств оценивания. В книге описано большое количество методик использования различных средств оценивания на основе современных концепций и теорий оценивания, представлен значительный иллюстративный материал и практикум. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для обучающихся в бакалавриате, магистратуре и специалитете по профилю подготовки «психолого-педагогическое образование», в аспирантуре — по направлению подготовки «Образование и педагогические науки», будет полезен методистам, руководителям и педагогическим работникам общеобразовательных организаций, а также работникам дополнительного профессионально-педагогического образования, осуществляющим повышение квалификации педагогических работников системы общего образования.</t>
   </si>
   <si>
     <t>978-5-534-09241-7</t>
   </si>
   <si>
     <t>19.10.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПЕДАГОГИКА. ПРОФИЛАКТИКА БЕЗНАДЗОРНОСТИ И ПРАВОНАРУШЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Воробьевой С. В., Мазниченко М. А.</t>
   </si>
   <si>
     <t>В курсе раскрыто современное понимание проблемы детской безнадзорности, описаны субъекты профилактики детской безнадзорности и их функции, раскрыта сущность институционального взаимодействия субъектов профилактики детской безнадзорности, описаны технологии построения и совершенствования институционального взаимодействия. Особое внимание уделено диагностике эффективности институционального взаимодействия. Практически овладеть способами построения институционального взаимодействия вам помогут творческие задания, предлагаемые к каждой теме.</t>
   </si>
   <si>
     <t>978-5-534-06699-9</t>
   </si>
   <si>
     <t>29.08.2018</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ОБРАЗОВАТЕЛЬНЫМИ СИСТЕМАМИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
@@ -1026,201 +1023,201 @@
       <c r="K7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="9">
         <v>3349.0</v>
       </c>
       <c r="M7" s="9">
         <v>3679.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.943</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585049</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>241</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1349.0</v>
       </c>
       <c r="M8" s="9">
         <v>1479.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.412</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585085</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>491</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2499.0</v>
       </c>
       <c r="M9" s="9">
         <v>2749.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.715</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>