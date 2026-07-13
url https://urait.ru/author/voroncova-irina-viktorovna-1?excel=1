--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20082-9</t>
   </si>
   <si>
     <t>67.410я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.08.2023</t>
   </si>
   <si>
     <t>ПРОЦЕССУАЛЬНЫЕ ОСОБЕННОСТИ РАССМОТРЕНИЯ ОТДЕЛЬНЫХ КАТЕГОРИЙ ГРАЖДАНСКИХ ДЕЛ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Воронцовой И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Данный курс поможет студентам получить знания теоретических аспектов права на судебную защиту, гражданско-правовой ответственности, сформировать у них знания о процессуальной форме реализации материального права, умение использовать познания процессуальных особенностей рассмотрения отдельных категорий гражданских дел в целях их правильного разрешения. Курс содержит темы дисциплины, а в рамках каждой предложенной темы обозначены вопросы для изучения темы, методические рекомендации для подготовки новой темы, нормативные правовые акты и специальная литература для более полного и качественного освоения темы, глоссарий, задачи для самопроверки.</t>
+    <t>Данное учебное пособие поможет студентам получить знания теоретических аспектов права на судебную защиту, гражданско-правовой ответственности, сформировать у них знания о процессуальной форме реализации материального права, умение использовать познания процессуальных особенностей рассмотрения отдельных категорий гражданских дел в целях их правильного разрешения. Пособие содержит темы дисциплины, а в рамках каждой предложенной темы обозначены вопросы для изучения темы, методические рекомендации для подготовки новой темы, нормативные правовые акты и специальная литература для более полного и качественного освоения темы, глоссарий, задачи для самопроверки.</t>
   </si>
   <si>
     <t>978-5-534-16452-7</t>
   </si>
   <si>
     <t>67.410.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.10.2024</t>
   </si>
   <si>
     <t>ПРОЦЕССУАЛЬНЫЕ ОСОБЕННОСТИ РАССМОТРЕНИЯ ОТДЕЛЬНЫХ КАТЕГОРИЙ ГРАЖДАНСКИХ ДЕЛ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Воронцова И. В.</t>
   </si>
   <si>
     <t>Данный курс поможет студентам получить знания теоретических аспектов права на судебную защиту, гражданско-правовой ответственности, сформировать у них знания о процессуальной форме реализации материального права, умение использовать познания процессуальных особенностей рассмотрения отдельных категорий гражданских дел в целях их правильного разрешения. Курс предназначен для преподавателей, студентов, обучающихся по направлению «Юриспруденция».</t>
   </si>
   <si>
     <t>978-5-534-20855-9</t>
   </si>