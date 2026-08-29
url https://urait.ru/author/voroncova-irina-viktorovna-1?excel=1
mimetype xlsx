--- v4 (2026-07-13)
+++ v5 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.07.2026</t>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>