--- v1 (2026-03-06)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>06.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>