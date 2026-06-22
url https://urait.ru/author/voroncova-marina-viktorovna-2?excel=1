--- v2 (2026-04-22)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,183 +133,183 @@
   <si>
     <t>13.07.2020</t>
   </si>
   <si>
     <t>КУЛЬТУРА ТРУДА РУКОВОДИТЕЛЯ СОЦИАЛЬНОЙ СЛУЖБЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Моздокова Ю. С., Шимановская Я. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная работа</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы профессионально-культурной специфики деятельности руководителя социальной службы, а также обобщены и системно представлены многочисленные рекомендации по рациональной организации труда руководителя социальной службы. Рассмотрена структура культурно-этических основ профессиональной деятельности руководителя организации, этика и методология его деятельности, профессиональные и личностные качества, особенности видов профессиональной управленческой деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по направлению подготовки «Социальная работа».</t>
+    <t>В курсе рассматриваются вопросы профессионально-культурной специфики деятельности руководителя социальной службы, а также обобщены и системно представлены многочисленные рекомендации по рациональной организации труда руководителя социальной службы. Рассмотрена структура культурно-этических основ профессиональной деятельности руководителя организации, этика и методология его деятельности, профессиональные и личностные качества, особенности видов профессиональной управленческой деятельности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13722-4</t>
   </si>
   <si>
     <t>60.9я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.12.2020</t>
   </si>
   <si>
     <t>КУЛЬТУРА ТРУДА РУКОВОДИТЕЛЯ СОЦИАЛЬНОЙ СЛУЖБЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы профессионально-культурной специфики деятельности руководителя социальной службы, а также обобщены и системно представлены многочисленные рекомендации по рациональной организации труда руководителя социальной службы. Рассмотрена структура культурно-этических основ профессиональной деятельности руководителя организации, этика и методология его деятельности, профессиональные и личностные качества, особенности видов профессиональной управленческой деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-14402-4</t>
   </si>
   <si>
     <t>60.9я723</t>
   </si>
   <si>
     <t>30.04.2020</t>
   </si>
   <si>
     <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Воронцовой М.В.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В курсе раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа (бакалавр)». Курс может представлять интерес для специалистов социальной работы и социальных работников.</t>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа (бакалавр)». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
   </si>
   <si>
     <t>978-5-534-13557-2</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>05.05.2020</t>
   </si>
   <si>
     <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа». Курс может представлять интерес для специалистов социальной работы и социальных работников.</t>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
   </si>
   <si>
     <t>978-5-534-13649-4</t>
   </si>
   <si>
     <t>65.272я723</t>
   </si>
   <si>
     <t>17.07.2025</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ЗАЩИТА И СОЦИАЛЬНОЕ ОБСЛУЖИВАНИЕ НАСЕЛЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е. ; Под ред. Воронцовой М.В.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы организации социальной защиты пожилых и инвалидов, детей-инвалидов, детей-сирот, военнослужащих, семей с детьми, молодых семей. Анализируются нормативно-законодательная база социальной защиты, социальные льготы и пособия различным категориям населения. Рассмотрены особенности социального обслуживания различных категорий граждан в учреждениях социальной сферы. Курс предназначен студентам, обучающимся на факультетах социальной работы, социальным работникам, испытывающим большие трудности в поиске ответов на вопросы по организации социального обслуживания граждан пожилого возраста.</t>
   </si>
   <si>
     <t>978-5-534-21126-9</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ЗАЩИТА И СОЦИАЛЬНОЕ ОБСЛУЖИВАНИЕ НАСЕЛЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе раскрываются вопросы организации социальной защиты пожилых и инвалидов, детей-инвалидов, детей-сирот, военнослужащих, семей с детьми, молодых семей. Анализируются нормативно-законодательная база социальной защиты, социальные льготы и пособия различным категориям населения. Рассмотрены особенности социального обслуживания различных категорий граждан в учреждениях социальной сферы. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21128-3</t>
   </si>
   <si>
-    <t>14.08.2020</t>
-[...2 lines deleted...]
-    <t>СОЦИАЛЬНАЯ НАРКОЛОГИЯ. Учебник для вузов</t>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>Социальная наркология 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Бородулин В. Н., Котлярова С. В. ; Под ред. Воронцовой М.В.</t>
   </si>
   <si>
-    <t>В учебном пособии изложены основные положения курса «Социальная наркология». Пособие состоит из трех разделов. В первом разделе освещаются основные проблемы наркологии как науки и практики, механизмы образования зависимости от потребления психоактивных веществ. Второй раздел посвящен основам собственно социальной наркологии, изучаемой студентами. Третий раздел отражает состояние профилактики употребления психоактивных веществ, основные методологические и методические подходы в проведении профилактических программ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено студентам, общающимся на факультетах социальной работы, социальным работникам, занятым в области социальной защиты, наркологии и психиатрии. Будет полезным исходным материалом для самоподготовки специалистов, работающих в сфере образования, медицины, пенитенциарных учреждениях.</t>
-[...2 lines deleted...]
-    <t>978-5-534-13782-8</t>
+    <t>В курсе освещаются основные проблемы наркологии как науки и практики, механизмы образования зависимости от потребления психоактивных веществ. Даны основы социальной наркологии, отражаен вопрос профилактики употребления психоактивных веществ, основные методологические и методические подходы в проведении профилактических программ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, общающихся на факультетах социальной работы, социальным работникам, занятым в области социальной защиты, наркологии и психиатрии. Будет полезным исходным материалом для самоподготовки специалистов, работающих в сфере образования, медицины, пенитенциарных учреждениях.</t>
+  </si>
+  <si>
+    <t>978-5-534-21882-4</t>
   </si>
   <si>
     <t>60.99я73</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В., Моздокова Ю. С.</t>
   </si>
   <si>
-    <t>В курсе представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
+    <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-13705-7</t>
   </si>
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-14400-0</t>
   </si>
   <si>
     <t>21.05.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ ДЕСТРУКТИВНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В.</t>
   </si>
@@ -705,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588732" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588201" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588251" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588203" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-narkologiya-567212" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kultura-truda-rukovoditelya-socialnoy-sluzhby-588732" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588201" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588251" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588203" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-zaschita-i-socialnoe-obsluzhivanie-naseleniya-588250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-narkologiya-582355" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1350,115 +1350,115 @@
         <v>68</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.569</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>567212</v>
+        <v>582355</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1009.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1109.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.322</v>
+        <v>0.343</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588200</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>