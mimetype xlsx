--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1371,94 +1371,94 @@
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582355</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1089.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1199.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.343</v>
+        <v>0.346</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588200</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>