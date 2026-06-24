--- v2 (2026-02-20)
+++ v3 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>20.02.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>16.02.2017</t>
   </si>
   <si>
     <t>ОЦЕНКА РИСКОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Воронцовский А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются различные методы оценки и измерения рисков инвестиционных проектов в реальном секторе экономики; показаны особенности оценки многопериодных рисковых инвестиций; приведены методы обоснования текущей стоимости рисковых активов капитала и размеров вложений в рисковые инвестиционные проекты. Все главы учебника сопровождены вопросами и заданиями для самопроверки. Для всех методов оценки рисков сформулированы практические рекомендации и показана их реализация в Microsoft Excel, приведены практические расчетные задания.</t>
+    <t>В учебнике рассматриваются особенности управления рисками бизнеса в реальном секторе экономики; в нем представлены различные методы учета и управления рисками в процессе обоснования и исполнения проектов материальных инвестиций; показаны особенности оценки многопериодных рисковых инвестиций; приведены методы обоснования текущей стоимости рисковых активов капитала и размеров вложений в рисковые инвестиционные проекты. Показаны проблемы и особенности выбора рисковых решений с учетом ожиданий менеджера или собственника, его склонности к риску, имеющихся ресурсов и развития рыночной конъюнктуры. Для всех методов оценки и управления рисками сформулированы практические рекомендации и показана их реализация на ЭВМ в пакете Microsoft Excel, приведены практические расчетные задания.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02411-1</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.06.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИНВЕСТИЦИЯМИ: ИНВЕСТИЦИИ И ИНВЕСТИЦИОННЫЕ РИСКИ В РЕАЛЬНОМ СЕКТОРЕ ЭКОНОМИКИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
-    <t>В курсе рассматриваются особенности обоснования инвестиционных проектов в реальный сектор экономики. В нем представлены основные этапы технико-экономического обоснования материальных инвестиций, показаны принципы формирования денежных потоков инвестиций, приведены методы оценки отдельных проектов инвестиций и инвестиционных программ, с учетом дискретных и непрерывных денежных потоков. Обращено внимание на прямые и косвенные методы оценки рисков проектов долгосрочных инвестиций, показаны возможности управления рисками на этапе обоснования проектов, показаны специфика и особенности выбора инвестиционных проектов в условиях риска. Для всех методов оценки инвестиционных проектов и управления рисками предложены практические рекомендации и показаны возможности их реализации на ПК в пакете Microsoft Excel. По каждому разделу приведены практические расчетные задания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся на экономических факультетах университетов и других вызов при очной и дистанционной форме обучения. Может быть полезным для всех интересующихся современными методами обоснования инвестиционных проектов в реальном секторе экономики.</t>
+    <t>В курсе рассматриваются особенности обоснования инвестиционных проектов в реальный сектор экономики. В нем представлены основные этапы технико-экономического обоснования материальных инвестиций, показаны принципы формирования денежных потоков инвестиций, приведены методы оценки отдельных проектов инвестиций и инвестиционных программ, с учетом дискретных и непрерывных денежных потоков. Обращено внимание на прямые и косвенные методы оценки рисков проектов долгосрочных инвестиций, показаны возможности управления рисками на этапе обоснования проектов, показаны специфика и особенности выбора инвестиционных проектов в условиях риска. Для всех методов оценки инвестиционных проектов и управления рисками предложены практические рекомендации и показаны возможности их реализации на ПК в пакете Microsoft Excel. По каждому разделу приведены практические расчетные задания. Для студентов, обучающихся на экономических факультетах университетов и других вызов при очной и дистанционной форме обучения.</t>
   </si>
   <si>
     <t>978-5-534-18557-7</t>
   </si>
   <si>
     <t>65.291.2я73</t>
   </si>
   <si>
     <t>10.10.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ РИСКАМИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Изложены основы теории принятия рисковых решений для бизнеса в сфере реальной экономики; подробно рассмотрены практические рекомендации по учету риска при обосновании решений и управлении рисками. Проведен анализ факторов риска, представлены различные подходы к измерению риска, дано описание методов учета риска при оценке материальных инвестиций и особенностей учета риска в процессе исполнения долгосрочных проектов материальных инвестиций. Показаны возможности управления рисками на основе воздействия на денежные потоки бизнеса и применения контрактных и встроенных реальных опционов. Представлены условия использования эквивалентных портфелей при оценке рисковых решений, оценке инвестиций и рисковых активов капитала. Описаны возможности реализации представленных методов управления рисками на ЭВМ. Приведены практические рекомендации по осуществлению расчетов по обоснованию управления рисками на ЭВМ. Для слушателей бакалаврских и магистерских программ по направлению «Экономика», обучающихся на экономических факультетах университетов и других вузов при очной и дистанционной формах обучения. Может быть полезен практикам, осуществляющим управление рисками бизнеса в сфере реальной экономики, и всем интересующимся современными методами учета и управления рисками.</t>
+    <t>Изложены основы теории принятия рисковых решений для бизнеса в сфере реальной экономики; подробно рассмотрены практические рекомендации по учету риска при обосновании решений и управлении рисками. Проведен анализ факторов риска, представлены различные подходы к измерению риска, дано описание методов учета риска при оценке материальных инвестиций и особенностей учета риска в процессе исполнения долгосрочных проектов материальных инвестиций. Показаны возможности управления рисками на основе воздействия на денежные потоки бизнеса и применения контрактных и встроенных реальных опционов. Представлены условия использования эквивалентных портфелей при оценке рисковых решений, оценке инвестиций и рисковых активов капитала. Описаны возможности реализации представленных методов управления рисками на ЭВМ. Приведены практические рекомендации по осуществлению расчетов по обоснованию управления рисками на ЭВМ.</t>
   </si>
   <si>
     <t>978-5-534-12206-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>