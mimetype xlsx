--- v1 (2026-02-20)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>20.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,105 @@
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>АВТОМАТИЧЕСКОЕ УПРАВЛЕНИЕ. УПРАВЛЕНИЕ ОРГАНИЗАЦИОННЫМИ СИСТЕМАМИ. ЦИФРОВЫЕ ПЛАТФОРМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронов М. В., Пименов В. И., Небаев И. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Курс ориентирован на подготовку специалистов в области управления, управляющих информационных систем, а также бизнес-менеджмента и интеллектуальной аналитики данных. Четыре раздела курса последовательно проводят читателя от фундаментальных основ теории автоматического управления и принципов управления организационными системами к концепции управления на основе интеллектуальных инструментов, инженерии данных и использования комплексных управляющих платформ на основе информационных систем. Уделено внимание практическим кейсам: представлены различные примеры обработки бизнес-данных, решения управленческих задач с помощью информационных систем, концептуальные модели, аналитика схем и архитектур и пр. Широкий охват тем и практико-ориентированный подход позволяет проследить эволюцию представлений и развитие знаний специалистов о предмете управления, и объединить положения классической теории с концепциями управления, основанными на использовании инженерии данных и цифровых платформ.</t>
+    <t>В курсе рассматриваются актуальные аспекты и тенденции, оказывающие влияние на современные методы управления организациями: цифровизация, технологическая революция, развитие НИОКР, изменение продуктовых линеек, рост ИТ-сектора. Современное управление переориентировалось на интеллектуальную обработку данных и принятие решений на основе информационных систем, сохраняя при этом три базовых компонента: формулирование стратегии, реализация плана и административный контроль. Курс предлагает последовательное изложение фундаментальных основ теории управления и новых трансформационных процессов в управлении на основе современных информационных систем и платформ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19845-4</t>
   </si>
   <si>
     <t>32.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.12.2023</t>
   </si>
   <si>
     <t>ВЫЧИСЛИТЕЛЬНАЯ МАТЕМАТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронов М. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Данный курс посвящен изложению основ вычислительной математики как одной из составных частей прикладной математики. Излагаются вопросы оценки погрешности вычислений, решения задач аппроксимации и методы приближенного решения основных математических задач. На каждом этапе проведения исследований приходится принимать во внимание точность получаемой информации, поэтому задачи определения погрешности явно или неявно сопровождают все вычислительные операции. Вопросы же аппроксимации зависимостей во многих областях науки, техники, технологий и производства являются ключевыми. Особенность данного курса в том, что при изложении материала соблюдалось направление от проблем и задач, встречающихся при обработке результатов эксперимента, к математическим методам. Для студентов укрупненных групп направлений подготовки «Компьютерные и информационные науки», «Информатика и вычислительная техника», «Технологии материалов», «Технологии легкой промышленности», «Экономика и управление», «Социология и социальная работа» и др., а также для всех интересующихся вопросами прикладной математики.</t>
+    <t>Данный курс посвящен изложению основ вычислительной математики как одной из составных частей прикладной математики. Излагаются вопросы оценки погрешности вычислений, решения задач аппроксимации и методы приближенного решения основных математических задач. На каждом этапе проведения исследований приходится принимать во внимание точность получаемой информации, поэтому задачи определения погрешности явно или неявно сопровождают все вычислительные операции. Вопросы же аппроксимации зависимостей во многих областях науки, техники, технологий и производства являются ключевыми. Особенность данного курса в том, что при изложении материала соблюдалось направление от проблем и задач, встречающихся при обработке результатов эксперимента, к математическим методам.</t>
   </si>
   <si>
     <t>978-5-534-18512-6</t>
   </si>
   <si>
     <t>22.19я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.08.2017</t>
   </si>
   <si>
     <t>ПРИКЛАДНАЯ МАТЕМАТИКА: ТЕХНОЛОГИИ ПРИМЕНЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронов М. В., Пименов В. И., Суздалов Е. Г.</t>
   </si>
   <si>
-    <t>Прикладная математика связана с изучением методов и средств решения широкого круга практических задач математическими методами. При этом основная масса литературы по прикладной математике построена от метода. Особенность же данной книги в том, что при изложении материала авторы шли от проблем и задач, встречающихся при обработке результатов эксперимента, к математическим методам. В учебном пособии изложены основы вычислительной математики, основы теории эксперимента и проблемы статистической обработки получаемых в ходе эксперимента данных, показана схема полной статистической обработки наблюдений, а также представлено моделирование оптимизационных задач и даны методы их решения.</t>
+    <t>В учебном пособии изложены основы вычислительной математики, основы теории эксперимента и проблемы статистической обработки получаемых в ходе эксперимента данных, показана схема полной статистической обработки наблюдений, а также представлено моделирование оптимизационных задач и даны методы их решения. Книга дополнена большим количеством таблиц и иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-04534-5</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>28.07.2023</t>
   </si>
   <si>
     <t>СИСТЕМЫ ИСКУССТВЕННОГО ИНТЕЛЛЕКТА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Программирование</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы, связанные с основами построения систем искусственного интеллекта, моделями и методологией вывода знаний, инструментами инженерии знаний, анализа данных и реализацией алго ритмов искусственного интеллекта на практике. Описаны концептуальные принципы реализации экспертных систем, нечеткой логики, искусственных нейронных сетей и т. д. Теоретический материал сопровождается обширным практикумом, решение задач которого демонстрируется как в рамках анали тической платформы, так и в форме программных реализаций на языке Python. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров, обучающихся по направлениям «Информатика и вычислительная техника», а также другим направлениям, связанным с разработкой новых информационных технологий и интеллектуальных систем.</t>
   </si>
   <si>
     <t>978-5-534-17032-0</t>
   </si>