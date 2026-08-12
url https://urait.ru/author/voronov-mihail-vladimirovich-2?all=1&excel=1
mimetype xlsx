--- v2 (2026-06-23)
+++ v3 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>23.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>