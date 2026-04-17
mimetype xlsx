--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>