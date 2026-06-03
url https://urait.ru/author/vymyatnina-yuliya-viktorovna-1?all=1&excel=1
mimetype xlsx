--- v3 (2026-04-17)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>17.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>02.02.2016</t>
   </si>
   <si>
     <t>МАКРОЭКОНОМИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Вымятнина Ю. В., Борисов К. Ю., Пахнин М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Макроэкономика</t>
   </si>
   <si>
-    <t>Учебник содержит систематизированное изложение основных проблем и моделей современной макроэкономики. Теоретические модели и концепции проиллюстрированы историческими и современными примерами, каждая модель сопровождается четким изложением предпосылок. Особое внимание уделено исследованию состава участников макроэкономических отношений, подробно описаны основные макроэкономические рынки. Каждая глава снабжена списком литературы. Одной из отличительных особенностей учебника является широкое привлечение англоязычных источников и терминологии, что облегчает дальнейшее изучение классической и современной экономической литературы на английском языке. Учебник будет полезен не только студентам бакалавриата и магистратуры, но и слушателям программ дополнительного образования, и специалистам-практикам.</t>
+    <t>Учебник содержит систематизированное изложение основных проблем и моделей современной макроэкономики. Теоретические модели и концепции проиллюстрированы историческими и современными примерами, каждая модель сопровождается четким изложением предпосылок. Особое внимание уделено исследованию состава участников макроэкономических отношений, подробно описаны основные макроэкономические рынки. Каждая глава снабжена списком литературы. Одной из отличительных особенностей учебника является широкое привлечение англоязычных источников и терминологии, что облегчает дальнейшее изучение классической и современной экономической литературы на английском языке.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18740-3</t>
   </si>
   <si>
     <t>65.012.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>