--- v2 (2026-02-08)
+++ v3 (2026-04-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>08.02.2026</t>
+    <t>04.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>