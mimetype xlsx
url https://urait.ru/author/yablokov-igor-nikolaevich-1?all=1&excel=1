--- v3 (2026-04-04)
+++ v4 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>04.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>