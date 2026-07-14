--- v4 (2026-05-20)
+++ v5 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>20.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -235,51 +235,51 @@
   <si>
     <t>978-5-534-19558-3</t>
   </si>
   <si>
     <t>27.03.2024</t>
   </si>
   <si>
     <t>ПРАВОСЛАВИЕ. ИСТОРИЯ РАЗВИТИЯ ДО НАЧАЛА XXI ВЕКА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс посвящен рассмотрению православия, его возникновения, развития, распространения, современного состояния. Показываются социально-экономические условия и духовные предпосылки зарождения, становления вероучения, культа, организаций, разделение на течения. Осмысливаются современные религиозные процессы на фоне глобальных социально-политических и социокультурных изменений в мире. Авторы анализируют теологию и философию православия, социально-политические позиции и деятельность православных организаций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей вузов, преподавателей и учащихся старших классов общеобразовательных школ, лицеев гуманитарного профиля, всех интересующихся вопросами религиоведения.</t>
   </si>
   <si>
     <t>978-5-534-19024-3</t>
   </si>
   <si>
     <t>25.03.2015</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Яблоков И. Н. ; Под ред. Яблокова И.Н.</t>
   </si>
   <si>
-    <t>Как известно, проблемы религии и веры являются одними из наиболее существенных в формировании мировоззрения личности во все эпохи существования человеческого общества. В данном учебнике выявлены предмет, методы и структура религиоведения. Раскрыто содержание его основных разделов: философии религии, социологии религии, психологии религии, феноменологии религии, истории религии. Специальная глава посвящена рассмотрению истории религиоведения. Анализ религии дается в сравнительном ключе представлены различные теории данного явления. История религии излагается с учетом принятой типологии религий, показываются особенности их вероучений, культа, организаций.</t>
+    <t>В учебнике выявлены предмет, методы и структура религиоведения. Раскрыто содержание его основных разделов: философии религии, социологии религии, психологии религии, феноменологии религии, истории религии. Специальная глава посвящена рассмотрению истории религиоведения. Анализ религии дается в сравнительном ключе представлены различные теории данного явления. История религии излагается с учетом принятой типологии религий, показываются особенности их вероучений, культа, организаций.</t>
   </si>
   <si>
     <t>978-5-534-05253-4</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>