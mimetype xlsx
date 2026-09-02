--- v5 (2026-07-14)
+++ v6 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>14.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>