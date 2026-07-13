--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.11.2016</t>
   </si>
   <si>
     <t>ФИЛОСОФСКИЕ ПРОИЗВЕДЕНИЯ. ИЗБРАННОЕ</t>
   </si>
   <si>
     <t>Юркевич П. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Вниманию читателей предлагается сборник философских работ П. Д. Юркевича. Его работы вводили русского читателя в современную ему проблематику европейской философской мысли. В настоящее издание вошли работы «Идея», «Сердце и его значение в духовной жизни человека, по учению слова Божия», «Из науки о человеческом духе», «Материализм и задачи философии», «По поводу статей богословского содержания, помещенных в "Философском лексиконе"», «Мир с ближними как условие христианского общежития».</t>
+    <t>Вниманию читателей предлагается сборник философских работ П. Д. Юркевича. Его значение как философа недооценивается. Следует отметить его влияние на формирование миросозерцания В. С. Соловьева, считавшего П. Д. Юркевича своим учителем. Незаслуженно забытый, Юркевич стоит у основания оригинальной русской философии. Его работы вводили русского читателя в современную ему проблематику европейской философской мысли. Более всего известна его «философия сердца», где сердце становится одной из основных категорий мысли. В настоящее издание вошли работы «Идея», «Сердце и его значение в духовной жизни человека, по учению слова Божия», «Из науки о человеческом духе», «Материализм и задачи философии», «По поводу статей богословского содержания, помещенных в "Философском лексиконе"», «Мир с ближними как условие христианского общежития».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12132-2</t>
   </si>
   <si>
     <t>87.3(2)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>