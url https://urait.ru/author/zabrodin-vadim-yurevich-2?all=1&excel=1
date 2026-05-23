--- v2 (2026-04-08)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>08.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Социология и психология управления — дисциплина, интегрирующая социологический и психологический подходы к совершенствованию управления организациями. Этот учебник разработан с учетом требований государственного образовательного стандарта. Его появление обусловлено возрастающей потребностью в использовании прогрессивных методов управления в разнообразных и постоянно изменяющихся условиях практической деятельности. Книга раскрывает историю возникновения, тенденции развития, современное состояние и направления развития социологии и психологии управления.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09952-2</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>16.06.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКИЙ КОНСАЛТИНГ. СОЦИОЛОГИЧЕСКИЙ ПОДХОД. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Пособие освещает вопросы в области управленческого консультирования — одного из процветающих и быстро развивающихся направлений профессиональной деятельности в современных высокоиндустриальных странах. Книга поможет овладеть методами социологического консалтинга, выработать алгоритм рационального анализа ситуации в компании и использовать навыки консультирования как в профессиональной деятельности, так и в моделировании собственного трудового поведения.</t>
+    <t>Дисциплина «Управленческий консалтинг. Социологический подход» ориентирована на удовлетворение неизбежного повышения потребности в подготовке специалистов по реализации резервов человеческого фактора в управлении организациями, а настоящее учебное пособие раскрывает ее основные принципы, методологию и первичный инструментарий. Относительно большее, по сравнению с массовой литературой «для менеджеров», внимание к изложению предпосылок и теоретического обоснования сложившихся и перспективных направлений совершенствования системы отношений в организациях вызвано стремлением предоставить читателю возможности выработки собственного подхода к решению проблем в уникальных для каждого конкретного случая условиях.</t>
   </si>
   <si>
     <t>978-5-534-10127-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>