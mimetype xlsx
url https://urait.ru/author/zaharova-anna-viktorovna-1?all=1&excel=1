--- v2 (2026-03-04)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>04.03.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>13.08.2020</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ АКАДЕМИЧЕСКИХ ЦЕЛЕЙ. ENGLISH FOR ACADEMIC PURPOSES 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Барановская Т. А., Захарова А. В., Поспелова Т. Б., Суворова Ю. А. ; Под ред. Барановской Т.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
-    <t>Издание призвано способствовать развитию языковой компетенции для академических целей, которая представляет собой одно из приоритетных направлений языковой подготовки современности. Содержание пособия определяется, с одной стороны, практическими потребностями студентов, связанными с выполнением академических и профессиональных задач, с другой стороны, требованиями, предъявляемыми образовательными программами к качеству языковой подготовки. Книга содержит большое количество аутентичных текстов, а также разнообразные упражнения и задания, направленные на развитие и совершенствование лексических и грамматических навыков, отработку языковых и академических умений. Пособие оснащено вопросами по закреплению изученного материала и списками использованных источников информации, ответами к упражнениям и словарем, который включает основные научные термины, встречающиеся в текстах, и их толкование на английском языке. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие может быть использовано преподавателями и студентами различных направлений подготовки, поскольку освещаемые в пособии темы носят универсальный академический характер. Пособие может быть рекомендовано студентам для целей самоподготовки, а также преподавателям в проведении аудиторной и внеаудиторной работы.</t>
+    <t>Издание призвано способствовать развитию языковой компетенции для академических целей, которая представляет собой одно из приоритетных направлений языковой подготовки современности. Содержание пособия определяется, с одной стороны, практическими потребностями студентов, связанными с выполнением академических и профессиональных задач, с другой стороны, требованиями, предъявляемыми образовательными программами к качеству языковой подготовки. Книга содержит большое количество аутентичных текстов, а также разнообразные упражнения и задания, направленные на развитие и совершенствование лексических и грамматических навыков, отработку языковых и академических умений. Пособие оснащено вопросами по закреплению изученного материала и списоками использованных источников информации, ответами к упражнениям и словарем, который включает основные научные термины, встречающиеся в текстах, и их толкование на английском языке.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18544-7</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.11.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ХИМИЮ (B1 - B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Захарова А. В., Барановская Т. А., Поспелова Т. Б., Суворова Ю. А.</t>
   </si>
   <si>
-    <t>Курс предназначен для обучения английскому языку студентов вузов химического профиля, а также более широкого круга изучающих английский язык, интересующихся вопросами химии. Цель курса — развитие англоязычной коммуникативной компетенции студентов-химиков до уровня, необходимого для успешной коммуникации в академической и профессиональной сферах. Материал курса обеспечивает формирование умений академического и профессионального общения на английском языке в устной и письменной форме, способствует развитию лексических и грамматических навыков, а также совершенствованию навыков критического мышления. В курсе использованы материалы сайтов и документы профессиональных организаций, учебная литература, а также популярные и научные статьи в области химии. В учебнике рассматриваются как общенаучные, так и специальные темы, относящиеся к дисциплине «Общая химия». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов 1 и 2 курсов бакалавриата, обучающихся по направлению 04.03.01 «Химия» и владеющих английским языком на уровне В1 В2 согласно Общеевропейской классификации уровней языковой компетенции CEFR.</t>
+    <t>Английский язык в отдельных отраслях</t>
+  </si>
+  <si>
+    <t>Курс предназначен для обучения английскому языку студентов вузов химического профиля, а также более широкого круга изучающих английский язык, интересующихся вопросами химии. Цель курса — развитие англоязычной коммуникативной компетенции студентов-химиков до уровня, необходимого для успешной коммуникации в академической и профессиональной сферах. Материал курса обеспечивает формирование умений академического и профессионального общения на английском языке в устной и письменной форме, способствует развитию лексических и грамматических навыков, а также совершенствованию навыков критического мышления. В курсе использованы материалы сайтов и документы профессиональных организаций, учебная литература, а также популярные и научные статьи в области химии. В учебнике рассматриваются как общенаучные, так и специальные темы, относящиеся к дисциплине «Общая химия».</t>
   </si>
   <si>
     <t>978-5-534-18117-3</t>
   </si>
   <si>
     <t>81.2 Англ-923</t>
   </si>
   <si>
     <t>07.11.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ХИМИЮ (B1 - B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Курс предназначен для обучения английскому языку студентов вузов химического профиля, а также более широкого круга изучающих английский язык, интересующихся вопросами химии. Цель курса — развитие англоязычной коммуникативной компетенции студентов-химиков до уровня, необходимого для успешной коммуникации в академической и профессиональной сферах. Материал курса обеспечивает формирование умений академического и профессионального общения на английском языке в устной и письменной форме, способствует развитию лексических и грамматических навыков, а также совершенствованию навыков критического мышления. В курсе использованы материалы сайтов и документы профессиональных организаций, учебная литература, а также популярные и научные статьи в области химии. В учебнике рассматриваются как общенаучные, так и специальные темы, относящиеся к дисциплине «Общая химия».</t>
   </si>
   <si>
     <t>978-5-534-18116-6</t>
   </si>
   <si>
     <t>81.2 Англ-922</t>
   </si>
   <si>
     <t>22.09.2020</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ (B1–B2) 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Барановская Т. А.</t>
   </si>
   <si>
     <t>Курс разработан в помощь студентам, изучающим английский язык для целей профессионального общения в области экономики. Освоение материала курса способствует формированию способности студентов к англоязычному взаимодействию в профессиональной сфере. Курс содержит большое количество аутентичных текстов, а также разнообразные упражнения и задания, направленные на развитие и совершенствование лексических и грамматических навыков, отработку языковых и академических умений, вопросы для закрепления изученного материала, ответы к упражнениям и заданиям, а также словарь, в котором представлены термины и лексические единицы, наиболее характерные для текстов экономического содержания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15097-1</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
@@ -961,122 +961,122 @@
       <c r="J6" s="8">
         <v>294</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1279.0</v>
       </c>
       <c r="M6" s="9">
         <v>1409.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.476</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589511</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>294</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1279.0</v>
       </c>
       <c r="M7" s="9">
         <v>1409.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.476</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582890</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
@@ -1099,51 +1099,51 @@
       <c r="J8" s="8">
         <v>421</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2179.0</v>
       </c>
       <c r="M8" s="9">
         <v>2399.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.63</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583571</v>
@@ -1163,57 +1163,57 @@
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>470</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2409.0</v>
       </c>
       <c r="M9" s="9">
         <v>2649.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.689</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>