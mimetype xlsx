--- v1 (2026-02-08)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>08.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,81 +184,81 @@
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Авторы придерживаются той точки зрения, что «прямых основоположников» того, что мы сегодня пытаемся понять под «клинической психологией», вряд ли можно установить (их оказывается очень много и с широкой географией), правильней говорить о тех, кто создал определенные предпосылки появления клинической психологии как области психологии; о тех, кто косвенно стимулировал ее развитие как научной и прикладной отрасли психологии; о тех, кто внес конкретный вклад в ее появление и развитие посредством формирования определенных традиций. В курсе рассматриваются традиции клинической психологии и их формирование, вклад отечественных ученых в науку, модели психологических расстройств и этические принципы для психологов. Курс соответствует актуальным требованиям Федерального государственного образовательного стандарта. Будет полезно студентам изучающим клиническую психологию и историю этой науки.</t>
   </si>
   <si>
     <t>978-5-534-10608-4</t>
   </si>
   <si>
     <t>88.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.08.2019</t>
   </si>
   <si>
     <t>КОГНИТИВНО-ПОВЕДЕНЧЕСКАЯ ПСИХОТЕРАПИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Залевский Г. В., Кузьмина Ю. В., Залевский В. Г.</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Данный курс дает общий обзор эволюции современной когнитивно-поведенческой терапии, включающей «четыре волны» ее развития — с 60-х годов XX века по настоящее время, а также ее основных школ и методик. Авторы анализируют личность в контексте когнитивно-поведенческой терапии и возможность ее изменения, описывают правила этики психотерапевтического процесса и правовые вопросы, связанные с когнитивно-поведенческой терапией, а также ее нюансы и степень эффективности.</t>
   </si>
   <si>
     <t>978-5-534-11802-5</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>12.04.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ СУПЕРВИЗИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматривается психологическая супервизия как особый вид деятельности, цель которой — оказывать психологическую помощь профессионалам, работающим в сфере помогающих профессий, в решении их профессионально-личностных и личностно-профессиональных проблем. Данная книга является фактически первым отечественным учебным пособием по психологической супервизии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга может быть полезна психологам, педагогам, врачам, социальным работникам, менеджерам и всем, кто интересуется данной тематикой.</t>
   </si>
   <si>
     <t>978-5-534-10431-8</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЛИЧНОСТИ: ФИКСИРОВАННЫЕ ФОРМЫ ПОВЕДЕНИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>Книга посвящена рассмотрению фиксированных форм поведения на уровне индивидуальных и групповых систем, проявляемых в культурном и кросскультурном пространстве, образовании и науке. Клинические данные, широко используемые в работе, служат иллюстрацией предельных случаев проявления фиксированных форм поведения, а также способствуют более успешному проникновению в их природу. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих психологию личности, преподавателей и практикующих специалистов.</t>
   </si>
   <si>
     <t>978-5-534-10661-9</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>