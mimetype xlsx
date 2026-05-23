--- v2 (2026-04-02)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>02.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>