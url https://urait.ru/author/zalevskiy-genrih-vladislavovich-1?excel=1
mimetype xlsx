--- v4 (2026-07-13)
+++ v5 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>13.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>