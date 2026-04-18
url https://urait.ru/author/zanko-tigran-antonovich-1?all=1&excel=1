--- v2 (2026-02-26)
+++ v3 (2026-04-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>26.02.2026</t>
+    <t>18.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>