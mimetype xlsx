--- v3 (2026-04-18)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>18.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.02.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Охотского Е.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Государственная и муниципальная служба. Противодействие коррупции</t>
   </si>
   <si>
-    <t>В курсе рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной и муниципальной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, государственных и муниципальных служащих, а также всех, кто интересуется проблемами организации и функционирования современной государственной и муниципальной службы.</t>
+    <t>В учебнике рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18641-3</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике рассмотрены правовые и организационные основы системы государственной и муниципальной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной и муниципальной службы. Тестовые задания, представленные в учебнике, позволят обучающимся оценить качество полученных знаний, проверить усвоение материала.</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>ГОСУДАРСТВЕННАЯ СЛУЖБА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной службы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, государственных и муниципальных служащих, а также всех, кто интересуется проблемами организации и функционирования современной государственной службы.</t>
   </si>
   <si>
     <t>978-5-534-18640-6</t>
   </si>
   <si>
     <t>18.12.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕХАНИЗМЫ СОВРЕМЕННОГО ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Охотский Е. В., Занко Т. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В курсе изложены базовые научно-теоретические и прикладные аспекты государственного управления, раскрыты его основные понятия, рассмотрены социально-политическая сущность, цели, задачи, принципы и механизмы функционирования государственно-управленческой системы с учетом современной российской и зарубежной действительности. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью контрольных вопросов и заданий, а также при обсуждении наиболее важных управленческих проблем на семинарских занятиях и за круглым столом. Планы проведения таких занятий, соответствующая нормативно-правовая, научно-методическая и справочная литература представлены к каждой теме курса. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Настоящий курс будет интересен и полезен не только студентам, но и практическим работникам, а также всем, кто интересуется проблемами государственного и муниципального управления, административного менеджмента, стратегического и антикризисного управления, конституционного и административного права, политологии и социологии управления.</t>
+    <t>В курсе изложены базовые научно-теоретические и прикладные аспекты государственного управления, раскрыты его основные понятия, рассмотрены социально-политическая сущность, цели, задачи, принципы и механизмы функционирования государственно-управленческой системы с учетом современной российской и зарубежной действительности. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью контрольных вопросов и заданий, а также при обсуждении наиболее важных управленческих проблем на семинарских занятиях и за круглым столом. Планы проведения таких занятий, соответствующая нормативно-правовая, научно-методическая и справочная литература представлены к каждой теме курса. Настоящий курс будет интересен и полезен не только студентам, но и практическим работникам.</t>
   </si>
   <si>
     <t>978-5-534-18509-6</t>
   </si>
   <si>
     <t>66.2.я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>