--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>30.03.2026</t>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>