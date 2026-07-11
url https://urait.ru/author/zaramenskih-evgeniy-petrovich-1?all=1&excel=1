--- v3 (2026-05-15)
+++ v4 (2026-07-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>15.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,81 +166,81 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ В БИЗНЕСЕ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Зараменских Е. П.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
-    <t>Современный мир характеризуется широким проникновением информационных систем во все сферы экономики и общества. Схожая ситуация наблюдается и в общественной жизни. Информационные технологии крепко укоренились в жизни человека и сделали ее более простой, удобной и комфортной. Возникла потребность в людях, которые понимают экономическую, социальную и управленческую сторону применения информационных технологий. Подготовкой таких специалистов и занимается бизнес-информатика как направление подготовки. Цель данного учебника — сформировать у обучающихся целостное представление об информационных системах, которые используются современным бизнесом для достижения своих целей. Учитывая массовое распространение информационных технологий, современный специалист по бизнес-информатике должен понимать экономические и управленческие аспекты их использования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна студентам и пратикующим специалистам.</t>
+    <t>Современный мир характеризуется широким проникновением ИС во все сферы экономики и общества. Схожая ситуация наблюдается и в общественной жизни. Информационные технологии крепко укоренились в жизни человека и сделали ее более простой, удобной и комфортной. Возникла потребность в людях, которые понимают экономическую, социальную и управленческую сторону применения информационных технологий. Подготовкой таких специалистов и занимается бизнес-информатика как направление подготовки. Цель данного учебника — сформировать у обучающихся целостное представление об информационных системах, которые используются современным бизнесом для достижения своих целей. Учитывая массовое распространение информационных технологий, современный специалист по бизнес-информатике должен понимать экономические и управленческие аспекты их использования.</t>
   </si>
   <si>
     <t>978-5-534-17537-0</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>22.06.2023</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ СИСТЕМЫ: УПРАВЛЕНИЕ ЖИЗНЕННЫМ ЦИКЛОМ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматривается история и современное состояние информационных систем, а также все этапы их жизненного цикла от планирования до утилизации. Подробно разбирается теория и практика управления жизненным циклом информационных систем, самые разные методологии структурного анализа и моделирования бизнес-процессов, классические и гибкие процессы разработки информационных систем и предназначенные для этого программные инструменты, а также основы управления проектами. Особый интерес представляют практические примеры, которые содержат пошаговые инструкции по анализу бизнес-кейса, образцы создаваемых при анализе и проектировании документов, а также вопросы и задания для закрепления изучаемого материала. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна специалистам, преподавателям, а также всем интересующимся данной тематикой.</t>
   </si>
   <si>
     <t>978-5-534-21416-1</t>
   </si>
   <si>
     <t>32.973.202я723</t>
   </si>
   <si>
     <t>10.01.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ БИЗНЕС-ИНФОРМАТИКИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Современный мир характеризуется широким проникновением ИС во все сферы экономики и общества. Схожая ситуация наблюдается и в общественной жизни. Информационные технологии крепко укоренились в жизни человека и сделали ее более простой, удобной и комфортной. Возникла потребность в людях, которые понимают экономическую, социальную и управленческую сторону применения информационных технологий. Подготовкой таких специалистов и занимается бизнес-информатика как направление подготовки. Цель данного курса — сформировать у обучающихся целостное представление об информационных системах, которые используются современным бизнесом для достижения своих целей. Учитывая массовое распространение информационных технологий, современный специалист по бизнес-информатике должен понимать экономические и управленческие аспекты их использования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Современный мир характеризуется широким проникновением ИС во все сферы экономики и общества. Схожая ситуация наблюдается и в общественной жизни. Информационные технологии крепко укоренились в жизни человека и сделали ее более простой, удобной и комфортной. Возникла потребность в людях, которые понимают экономическую, социальную и управленческую сторону применения информационных технологий. Подготовкой таких специалистов и занимается бизнес-информатика как направление подготовки. Цель данного курса — сформировать у обучающихся целостное представление об информационных системах, которые используются современным бизнесом для достижения своих целей. Учитывая массовое распространение информационных технологий, современный специалист по бизнес-информатике должен понимать экономические и управленческие аспекты их использования.</t>
   </si>
   <si>
     <t>978-5-534-15039-1</t>
   </si>
   <si>
     <t>32.973я73</t>
   </si>
   <si>
     <t>16.01.2025</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ИНФОРМАЦИОННЫХ СИСТЕМ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> Е. П. Зараменских.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассматривается история и современное состояние информационных систем, а именно этап проектирования в жизненном цикле. Подробно разбирается теория и практика управления жизненным циклом информационных систем, а также основы управления проектами. Особый интерес представляют практические примеры, которые содержат пошаговые инструкции по анализу бизнес-кейса, а также образцы создаваемых при анализе и проектировании документов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим и экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21418-5</t>
   </si>