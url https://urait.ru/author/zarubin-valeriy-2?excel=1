--- v2 (2026-03-14)
+++ v3 (2026-05-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -227,56 +227,50 @@
     <t>ПОЛИТИЧЕСКИЙ АНАЛИЗ И ПРОГНОЗИРОВАНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Учебный курс раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Курс знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Курс дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
   </si>
   <si>
     <t>978-5-534-12707-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>Социально-правовая и законодательная основы социальной работы с семьей и детьми. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...4 lines deleted...]
-    <t>Социальная работа</t>
   </si>
   <si>
     <t>В курсе раскрывается содержание понятия семейной политики, демонстрируется ее место в социальной политике государства. Проанализированы ключевые субъекты управления и основные направления реализации государственной семейной политики в Российской Федерации. Курс содержит актуальную характеристику состояния института семьи в Российской Федерации, включая его социально-демографические показатели. Подробно рассматриваются вопросы эффективности реализации государственной семейной политики в контексте текущих и перспективных общегосударственных приоритетов. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21854-1</t>
   </si>
   <si>
     <t>25.02.2025</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЧЕСКИЕ КОНЦЕПЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Зарубина В. Г.</t>
   </si>
   <si>
     <t>Учебный курс составлен в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Он включает в себя свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжен современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-21514-4</t>
   </si>
   <si>
     <t>07.04.2025</t>
   </si>
@@ -1255,345 +1249,345 @@
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>136</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>739.0</v>
       </c>
       <c r="M9" s="9">
         <v>809.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.183</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587176</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>158</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="9">
         <v>779.0</v>
       </c>
       <c r="M10" s="9">
         <v>859.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y10" s="8">
         <v>0.248</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590141</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>53</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>399.0</v>
       </c>
       <c r="M11" s="9">
         <v>439.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.083</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588349</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>175</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L12" s="9">
         <v>669.0</v>
       </c>
       <c r="M12" s="9">
         <v>739.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>60.5</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y12" s="8">
         <v>0.265</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588149</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>279</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L13" s="9">
         <v>1529.0</v>
       </c>
       <c r="M13" s="9">
         <v>1679.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.458</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>