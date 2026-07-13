--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
-[...1 lines deleted...]
-    <t>13.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,96 +166,93 @@
   <si>
     <t>60.99я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.03.2020</t>
   </si>
   <si>
     <t>МЕТОДИКА И ТЕХНИКА СОЦИОЛОГИЧЕСКИХ ИССЛЕДОВАНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А., Зарубина В. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Курс составлен в соответствии с государственным образовательным стандартом «Социально-экономическое образование». Он включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжен современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
+    <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-13027-0</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>ОТРАСЛЕВАЯ СОЦИОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Зарубина В. Г., Семенова В.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-13024-9</t>
   </si>
   <si>
     <t>25.11.2019</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКИЙ АНАЛИЗ И ПРОГНОЗИРОВАНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Учебный курс раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Курс знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Курс дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
+    <t>Учебный курс «Политический анализ и прогнозирование» раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Пособие знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Книга дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
   </si>
   <si>
     <t>978-5-534-12707-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>Социально-правовая и законодательная основы социальной работы с семьей и детьми. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрывается содержание понятия семейной политики, демонстрируется ее место в социальной политике государства. Проанализированы ключевые субъекты управления и основные направления реализации государственной семейной политики в Российской Федерации. Курс содержит актуальную характеристику состояния института семьи в Российской Федерации, включая его социально-демографические показатели. Подробно рассматриваются вопросы эффективности реализации государственной семейной политики в контексте текущих и перспективных общегосударственных приоритетов. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21854-1</t>
   </si>
   <si>
     <t>25.02.2025</t>
   </si>
@@ -1115,479 +1112,479 @@
       <c r="K7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="9">
         <v>2599.0</v>
       </c>
       <c r="M7" s="9">
         <v>2859.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.739</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586318</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>433</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="9">
         <v>2239.0</v>
       </c>
       <c r="M8" s="9">
         <v>2459.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.645</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590509</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>136</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>739.0</v>
       </c>
       <c r="M9" s="9">
         <v>809.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.183</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587176</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>158</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="9">
         <v>779.0</v>
       </c>
       <c r="M10" s="9">
         <v>859.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y10" s="8">
         <v>0.248</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590141</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>53</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>399.0</v>
       </c>
       <c r="M11" s="9">
         <v>439.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.083</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588349</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>175</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L12" s="9">
         <v>669.0</v>
       </c>
       <c r="M12" s="9">
         <v>739.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>60.5</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y12" s="8">
         <v>0.265</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588149</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>279</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L13" s="9">
         <v>1529.0</v>
       </c>
       <c r="M13" s="9">
         <v>1679.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.458</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>