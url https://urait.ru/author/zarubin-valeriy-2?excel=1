--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -951,54 +951,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>138</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>749.0</v>
+        <v>789.0</v>
       </c>
       <c r="M5" s="9">
-        <v>819.0</v>
+        <v>869.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1021,54 +1021,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>73</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>389.0</v>
+        <v>409.0</v>
       </c>
       <c r="M6" s="9">
-        <v>429.0</v>
+        <v>449.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1091,54 +1091,54 @@
       <c r="B7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>511</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="9">
-        <v>2599.0</v>
+        <v>2729.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2859.0</v>
+        <v>2999.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>59</v>
       </c>
@@ -1161,54 +1161,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>433</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="9">
-        <v>2239.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>65</v>
       </c>
@@ -1231,54 +1231,54 @@
       <c r="B9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>136</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M9" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>71</v>
       </c>
@@ -1301,54 +1301,54 @@
       <c r="B10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>158</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="9">
-        <v>779.0</v>
+        <v>819.0</v>
       </c>
       <c r="M10" s="9">
-        <v>859.0</v>
+        <v>899.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
@@ -1371,54 +1371,54 @@
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>53</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>399.0</v>
+        <v>419.0</v>
       </c>
       <c r="M11" s="9">
-        <v>439.0</v>
+        <v>459.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>81</v>
       </c>
@@ -1441,54 +1441,54 @@
       <c r="B12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>175</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L12" s="9">
-        <v>669.0</v>
+        <v>709.0</v>
       </c>
       <c r="M12" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
@@ -1509,54 +1509,54 @@
       <c r="B13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>279</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L13" s="9">
-        <v>1529.0</v>
+        <v>1599.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1679.0</v>
+        <v>1759.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>92</v>
       </c>