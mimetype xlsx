--- v1 (2026-02-10)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>10.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>