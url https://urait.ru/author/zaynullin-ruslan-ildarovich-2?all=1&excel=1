--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>08.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассмотрены основные этапы развития криминалистики, формирования ее как отдельной отрасли знания, современные тенденции. Особое внимание уделено историческим предпосылкам новых подходов и методик в криминалистике, институту специальных познаний в разрезе истории российского судопроизводства. Авторы высказывают оригинальные идеи о возможностях реформирования досудебного производства.</t>
   </si>
   <si>
     <t>978-5-534-09497-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
     <t>ОБЩЕТЕОРЕТИЧЕСКИЕ ОСНОВЫ РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Макаренко И. А., Зайнуллин Р. И., Халиуллина А. Ф.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного юридического материала.</t>
+    <t>Главная цель настоящего учебника — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного юридического материала. Проверить полученные теоретические знания и приобрести необходимые практические навыки студенты могут с помощью практикума, содержащего контрольные вопросы, тестовые задания, темы для рефератов и эссе, интерактивные формы занятий, списки дополнительной литературы для более глубокого изучения учебного материала.</t>
   </si>
   <si>
     <t>978-5-534-03136-2</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СОВЕРШАЕМЫХ НА ПРЕДПРИЯТИЯХ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий курс посвящен формированию соответствующих компетенций по расследованию преступлений в сфере топливо-энергетического комплекса. Изложенный учебный материал представлен в удобном для восприятия виде, отражают наиболее значимые проблемы, возникающие при расследовании рассматриваемых видов преступлений, предлагаются пути их решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть использован при реализации образовательных программ по направлению «Юриспруденция». Также определенный интерес может представлять для практикующий юристов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-15777-2</t>
   </si>
 </sst>
 </file>
 