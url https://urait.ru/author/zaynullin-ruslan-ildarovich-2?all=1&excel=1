--- v3 (2026-06-10)
+++ v4 (2026-08-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>10.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,132 +109,156 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Исламский банкинг. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Р.И. Зайнуллин, Н.С. Латыпова, И. Хабиб</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Деньги. Кредит. Банки</t>
+  </si>
+  <si>
+    <t>Курс «Исламский банкинг» посвящён теоретическим и практическим основам исламской финансовой системы. В нём рассматриваются принципы исламской экономики, ее отличие от капиталистической и социалистической моделей, понятие денег и запрет ростовщичества (риба). Отдельное внимание уделяется причинам и предпосылкам возникновения исламских банков, их роли в обеспечении экономической справедливости и социального развития. Курс предназначен для студентов юридических и экономических специальностей, а также для специалистов и клиентов исламских банков, стремящихся освоить шариатские принципы финансовой деятельности.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-22324-8</t>
+  </si>
+  <si>
+    <t>65.262я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Эксархопуло А. А., Макаренко И. А., Зайнуллин Р. И.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...4 lines deleted...]
-  <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>В курсе изложены все основные темы учебной дисциплины «Криминалистика», систематизированные в четырех основных разделах. Предназначен для подготовки высококвалифицированных юристов.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16976-8</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
-    <t>70*100/16</t>
-[...1 lines deleted...]
-  <si>
     <t>12.12.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА: ИСТОРИЯ И ПЕРСПЕКТИВЫ РАЗВИТИЯ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассмотрены основные этапы развития криминалистики, формирования ее как отдельной отрасли знания, современные тенденции. Особое внимание уделено историческим предпосылкам новых подходов и методик в криминалистике, институту специальных познаний в разрезе истории российского судопроизводства. Авторы высказывают оригинальные идеи о возможностях реформирования досудебного производства.</t>
   </si>
   <si>
     <t>978-5-534-09497-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
-    <t>ОБЩЕТЕОРЕТИЧЕСКИЕ ОСНОВЫ РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ. Учебник и практикум для вузов</t>
+    <t>Общетеоретические основы расследования преступлений несовершеннолетних. Учебник для вузов</t>
   </si>
   <si>
     <t>Макаренко И. А., Зайнуллин Р. И., Халиуллина А. Ф.</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...5 lines deleted...]
-    <t>978-5-534-03136-2</t>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям, овладеть знаниями в сфере расследования преступлений несовершеннолетних. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного юридического материала.</t>
+  </si>
+  <si>
+    <t>978-5-534-22232-6</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СОВЕРШАЕМЫХ НА ПРЕДПРИЯТИЯХ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий курс посвящен формированию соответствующих компетенций по расследованию преступлений в сфере топливо-энергетического комплекса. Изложенный учебный материал представлен в удобном для восприятия виде, отражают наиболее значимые проблемы, возникающие при расследовании рассматриваемых видов преступлений, предлагаются пути их решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть использован при реализации образовательных программ по направлению «Юриспруденция». Также определенный интерес может представлять для практикующий юристов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-15777-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -600,59 +624,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-589316" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-istoriya-i-perspektivy-razvitiya-586993" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obscheteoreticheskie-osnovy-rassledovaniya-prestupleniy-nesovershennoletnih-585519" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-prestupleniy-sovershaemyh-na-predpriyatiyah-toplivno-energeticheskogo-kompleksa-589188" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/islamskiy-banking-601222" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-589316" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-istoriya-i-perspektivy-razvitiya-586993" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obscheteoreticheskie-osnovy-rassledovaniya-prestupleniy-nesovershennoletnih-600925" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-prestupleniy-sovershaemyh-na-predpriyatiyah-toplivno-energeticheskogo-kompleksa-589188" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -711,51 +735,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -825,335 +849,406 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589316</v>
+        <v>601222</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>477</v>
+        <v>328</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1949.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2139.0</v>
-[...1 lines deleted...]
-      <c r="N5" s="6"/>
+        <v>1919.0</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>35</v>
+      </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.698</v>
+        <v>0.517</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>586993</v>
+        <v>589316</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>167</v>
+        <v>477</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>649.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M6" s="9">
-        <v>709.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
-      <c r="W6" s="6">
-        <v>67.52</v>
+      <c r="W6" s="6" t="s">
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.257</v>
+        <v>0.698</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>585519</v>
+        <v>586993</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>205</v>
+        <v>167</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>949.0</v>
+        <v>649.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1039.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>709.0</v>
+      </c>
+      <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
-      <c r="W7" s="6" t="s">
-        <v>55</v>
+      <c r="W7" s="6">
+        <v>67.52</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.294</v>
+        <v>0.257</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589188</v>
+        <v>600925</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="9">
-        <v>479.0</v>
+        <v>749.0</v>
       </c>
       <c r="M8" s="9">
-        <v>529.0</v>
+        <v>819.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0.186</v>
+      </c>
+      <c r="Z8" s="6"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="8">
+        <v>589188</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="6"/>
+      <c r="G9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J9" s="8">
+        <v>102</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="9">
+        <v>479.0</v>
+      </c>
+      <c r="M9" s="9">
+        <v>529.0</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="S9" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="T9" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="X9" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y9" s="8">
         <v>0.113</v>
       </c>
-      <c r="Z8" s="6"/>
+      <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>