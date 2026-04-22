--- v1 (2026-02-20)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>184</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1199.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1319.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">