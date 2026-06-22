--- v2 (2026-04-22)
+++ v3 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,75 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>24.06.2019</t>
   </si>
   <si>
     <t>ДЕТСКАЯ ЧЕЛЮСТНО-ЛИЦЕВАЯ ХИРУРГИЯ: ВОССТАНОВИТЕЛЬНОЕ ЛЕЧЕНИЕ И РЕАБИЛИТАЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Зеленский В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Стоматология</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основные разделы восстановительного лечения в хирургической стоматологии, челюстно-лицевой хирургии, ортодонтии, физиотерапии и реабилитологии. Освещены вопросы современной диагностики, лечения и профилактики стоматологических заболеваний хирургического, терапевтического, ортодонтического и реабилитационно-восстановительного комплекса у детей и подростков с патологией зубочелюстной системы. Описаны особенности этапной санаторно-курортной реабилитации пациентов с врожденными пороками развития челюстно-лицевой области, представлены программы комплексного восстановительного лечения и реконструктивной хирургии. Освещены современные подходы и методы диагностики, восстановительного лечения и профилактики вторичных, сопутствующих осложнений. Предлагаются авторские программы комплексной реабилитации больных с челюстно-лицевой патологией, методики мотивационной социализации детей с пороками развития челюстно-лицевой области и психологической адаптации их родителей. Значительное внимание уделено комплексному подходу в коррекции недостатков физиологического, физического, речевого и психомоторного развития инвалидов детства. Для системы непрерывного высшего профессионального образования врачей-стоматологов, челюстно-лицевых хирургов, педиатров, реабилитологов, зубных врачей, гигиенистов стоматологических, фельдшеров, медицинских сестер стоматологического профиля.</t>
+    <t>В учебном пособии представлены основные разделы восстановительного лечения в хирургической стоматологии, челюстно-лицевой хирургии, ортодонтии, физиотерапии и реабилитологии. Освещены вопросы современной диагностики, лечения и профилактики стоматологических заболеваний хирургического, терапевтического, ортодонтического и реабилитационно-восстановительного комплекса у детей и подростков с патологией зубочелюстной системы. Описаны особенности этапной санаторно-курортной реабилитации пациентов с врожденными пороками развития челюстно-лицевой области, представлены программы комплексного восстановительного лечения и реконструктивной хирургии. Освещены современные подходы и методы диагностики, восстановительного лечения и профилактики вторичных, сопутствующих осложнений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10875-0</t>
   </si>
   <si>
     <t>56.6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>СТОМАТОЛОГИЧЕСКИЕ ЗАБОЛЕВАНИЯ: ЧЕЛЮСТНО-ЛИЦЕВЫЕ АНОМАЛИИ И ДЕФОРМАЦИИ У ДЕТЕЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии представлены основные разделы восстановительного лечения в хирургической стоматологии, челюстно-лицевой хирургии, ортодонтии, физиотерапии и реабилитологии. Освещены вопросы современной диагностики, лечения и профилактики стоматологических заболеваний хирургического, терапевтического, ортодонтического и реабилитационно-восстановительного комплекса у детей и подростков с патологией зубочелюстной системы. Описаны особенности этапной санаторно-курортной реабилитации пациентов с врожденными пороками развития челюстно-лицевой области, представлены программы комплексного восстановительного лечения и реконструктивной хирургии. Освещены современные подходы и методы диагностики, восстановительного лечения и профилактики вторичных, сопутствующих осложнений. Предлагаются авторские программы комплексной реабилитации больных с челюстно-лицевой патологией, методики мотивационной социализации детей с пороками развития челюстно-лицевой области и психологической адаптации их родителей. Значительное внимание уделено комплексному подходу в коррекции недостатков физиологического, физического, речевого и психомоторного развития инвалидов детства. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-11853-7</t>
   </si>
   <si>
     <t>56.6я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -908,61 +905,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1279.0</v>
       </c>
       <c r="M6" s="9">
         <v>1409.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.35</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>