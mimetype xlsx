--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>11.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>