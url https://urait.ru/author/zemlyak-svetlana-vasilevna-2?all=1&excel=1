--- v2 (2026-04-13)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.07.2013</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Земляк С. В., Синяев В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Содержание курса отвечает самым современным требованиям нового образовательного стандарта. В курсе раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в курсе теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16955-3</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.04.2015</t>
   </si>
   <si>
     <t>МАРКЕТИНГ ТЕРРИТОРИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Жильцовой О.Н.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
@@ -217,108 +217,105 @@
   <si>
     <t>25.11.2013</t>
   </si>
   <si>
     <t>МАРКЕТИНГОВЫЕ ИССЛЕДОВАНИЯ: ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике обобщен отечественный и зарубежный опыт маркетинговых исследований на российском рынке. Описаны методы исследования потребителей, рынка, внутренней и внешней маркетинговой среды. Раскрыты типы, функции и сама технология проведения маркетинговых исследований. Показано, каким образом создается комплексная система сбора, хранения и обработки информации, которая позволяет вырабатывать конкретные практические рекомендации по увеличению рыночной доли предприятия. Приведены практические примеры разработки специальных маркетинговых программ.</t>
   </si>
   <si>
     <t>978-5-534-21657-8</t>
   </si>
   <si>
     <t>18.03.2022</t>
   </si>
   <si>
     <t>ОПЛАТА ТРУДА В ОРГАНИЗАЦИИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Лапшовой О.А.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Раскрыты правовые основы регулирования оплаты труда, методы планирования и регулирования средств на оплату труда, дается подробный анализ использования фонда оплаты труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
+    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Для студентов образовательных учреждений среднего профессионального образования, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
   </si>
   <si>
     <t>978-5-534-15550-1</t>
   </si>
   <si>
     <t>65.24я723</t>
   </si>
   <si>
     <t>24.03.2022</t>
   </si>
   <si>
     <t>ОПЛАТА ТРУДА ПЕРСОНАЛА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Раскрыты правовые основы регулирования оплаты труда, методы планирования и регулирования средств на оплату труда, дается подробный анализ использования фонда оплаты труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
+    <t>В данном курсе рассмотрены теоретические и практические основы организации и регулирования оплаты труда персонала в условиях рыночной экономики. Детально, с примерами расчетов, изложены различные формы и системы оплаты труда, виды и порядок начисления доплат и надбавок к заработной плате. Особое внимание уделено современным бестарифным системам оплаты труда, таким как грейдирование должностей (метод Хэя), использование ключевых показателей эффективности (KPI) в модели «управление по целям» и системе сбалансированных показателей (BSC), анализу возможностей их применения в практике управления. Анализируются особенности оплаты труда в различных отраслях бюджетной сферы, формирования трудового вознаграждения высших должностных лиц компании и предпринимателей. Для бакалавров, руководителей предприятий и организаций, предпринимателей, специалистов-практиков в области социально-трудовых отношений.</t>
   </si>
   <si>
     <t>978-5-534-15248-7</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОММЕРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Содержание учебника отвечает самым современным требованиям нового образовательного стандарта. В издании раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в учебнике теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>978-5-534-16956-0</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>19.01.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Курс станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций.</t>
+    <t>В учебнике всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Книга станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций.</t>
   </si>
   <si>
     <t>978-5-534-01928-5</t>
   </si>
   <si>
     <t>17.01.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе всесторонне рассматриваются основные аспекты управления человеческими ресурсами, концепции и философия этой деятельности, теория корпоративной культуры, стратегии кадровой политики и планирования человеческих ресурсов, а также алгоритмы анализа кадрового потенциала организации. Раскрыты методы управления деловой карьерой и формирования кадрового резерва. Особое внимание уделяется практике управления человеческими ресурсами в разных странах. Освещены организационные и социально-психологические аспекты управления человеческими ресурсами. Курс станет незаменимым подспорьем для будущих руководителей государственных и коммерческих организаций. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-9916-8761-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1514,57 +1511,57 @@
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2109.0</v>
       </c>
       <c r="M13" s="9">
         <v>2319.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.612</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>