--- v3 (2026-06-02)
+++ v4 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>03.06.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>