--- v4 (2026-07-24)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>24.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -930,54 +930,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>394</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2059.0</v>
+        <v>2159.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2259.0</v>
+        <v>2369.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
@@ -1000,54 +1000,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>268</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1070,54 +1070,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>248</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1140,54 +1140,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>248</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1210,54 +1210,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>349</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1849.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2029.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1280,54 +1280,54 @@
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>349</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1849.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2029.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>
@@ -1350,54 +1350,54 @@
       <c r="B11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>394</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2059.0</v>
+        <v>2159.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2259.0</v>
+        <v>2369.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
@@ -1420,54 +1420,54 @@
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>406</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
@@ -1490,54 +1490,54 @@
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>406</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>